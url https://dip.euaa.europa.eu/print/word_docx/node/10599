--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,107 +13,110 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">EMN report highlights the need for cross-border cooperation to tackle human trafficking zzzzzz</w:t>
+          <w:t xml:space="preserve">EMN report highlights the need for cross-border cooperation to tackle human trafficking</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A recent EMN report emphasised a significant rise in the number of third-country nationals in the EU who are victims of human trafficking. The EU and its Member States are increasingly cooperating with countries of origin to tackle the issue, implement preventive measures and better coordinate law enforcement across borders.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report also highlights the sharp rise in the rate of human trafficking which happens online.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Migration Network (20 October, 2025), EU-maat torjuvat ihmiskauppaa entistä enemmän jo uhrien lähtömaissa [EU countries are increasingly combating human trafficking in the victims' countries of origin],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://emn.fi/eu-maat-torjuvat-ihmiskauppaa-entista-enemman-jo-uhrien-lahtomaissa/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -242,187 +245,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="04B21120"/>
+    <w:nsid w:val="EEC076E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -655,51 +691,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/emn-report-highlights-need-cross-border-cooperation-tackle-human" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emn.fi/eu-maat-torjuvat-ihmiskauppaa-entista-enemman-jo-uhrien-lahtomaissa/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>