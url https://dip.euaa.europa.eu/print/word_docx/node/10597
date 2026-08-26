--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -7,121 +7,138 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Swedish Migration Board publishes forecasts, with a rise in voluntary returns</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For 2025, the Swedish Migration Board increased the forecast for the number of people who return voluntarily after expulsion or rejection decisions from 8,800 to 9,500. This number includes asylum seekers and people who applied for other resident permits.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Migration Board also indicated that the new policy in Ukraine that raised the age limit for young men to leave the country (from 18 to 23 years old) will have an impact on the number of asylum applications in Sweden. The board forecasted 5,500 applications in 2026, which means a decrease of 1,000 compared to 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The October 2025 forecast took into consideration several changes that will happen in 2026 as a result of the EU Pact on Asylum and Migration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Read the full forecast October 2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Swedish Migration Agency | Migrationsverket (20 October, 2025), Återvändandet ökar – antalet asylsökande oförändrat [Returns are increasing – the number of asylum seekers is unchanged]],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.migrationsverket.se/nyhetsarkiv/nyhetsarkiv/2025-10-20-atervandandet-okar---antalet-asylsokande-oforandrat.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -152,52 +169,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -250,187 +267,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2B626278"/>
+    <w:nsid w:val="37E9B53E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -659,55 +709,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/download/18.5560a3b619996eafa4b104b/1760946013909/Migrationsverkets%20oktoberprognos%202025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/nyhetsarkiv/nyhetsarkiv/2025-10-20-atervandandet-okar---antalet-asylsokande-oforandrat.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/sweden/swedish-migration-board-publishes-forecasts-rise-voluntary-returns" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/download/18.5560a3b619996eafa4b104b/1760946013909/Migrationsverkets%20oktoberprognos%202025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/nyhetsarkiv/nyhetsarkiv/2025-10-20-atervandandet-okar---antalet-asylsokande-oforandrat.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>