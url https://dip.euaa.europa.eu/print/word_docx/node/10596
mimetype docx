--- v0 (2026-07-14)
+++ v1 (2026-08-29)
@@ -13,101 +13,103 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">New agreement enhances the integration of asylum-seeking and refugee children zzzzzz</w:t>
+          <w:t xml:space="preserve">New agreement enhances the integration of asylum-seeking and refugee children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In line with SAR’s priority to socially support unaccompanied minors, the Chairman of SAR under the Council of Ministers, Ivan Ivanov, and the Executive Director of the Reachout Foundation, Kristina Gologanova, signed an agreement to enhance the integration of asylum-seeking and refugee children. This cooperation will help children through educational workshops and Bulgarian language classes, social and art workshops and similar activities. The activities will initially take place in the reception centre located in Sofia’s neighbourhood Voenna Rampa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In July 2025, SAR implemented a pilot project for the EU and Bulgaria to create alternative social services for unaccompanied minors, in partnership with UNICEF, the IOM and the municipalities of Burgas, Ivaylovgrad, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Tundzha and Malko Tarnovo. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (20 January, 2026), Държавната агенция за бежанците и Фондация „Рийчаут“ ще работят заедно за интеграционната подкрепа на деца бежанци [The State Agency for Refugees and the Reachout Foundation will work together to support the integration of refugee children],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/1087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -236,187 +238,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4799C786"/>
+    <w:nsid w:val="D55E6D35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -649,51 +684,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/new-agreement-enhances-integration-asylum-seeking-and-refugee-children" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/1087" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>