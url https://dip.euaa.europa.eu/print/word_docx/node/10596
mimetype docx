--- v1 (2026-08-29)
+++ v2 (2026-08-29)
@@ -407,51 +407,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D55E6D35"/>
+    <w:nsid w:val="1D4AD81A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>