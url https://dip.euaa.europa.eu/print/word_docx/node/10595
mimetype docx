--- v0 (2026-07-13)
+++ v1 (2026-08-28)
@@ -13,88 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">US Embassy and SAR representatives discuss long-term partnership zzzzzz</w:t>
+          <w:t xml:space="preserve">US Embassy and SAR representatives discuss long-term partnership</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The State Agency for Refugees, represented by Chairman Ivan Ivanov, met with Deputy Secretary at the US embassy, Daniel Scott, to discuss the country’s preparations for implementation of the Pact on Migration and Asylum as of June 2026 and the security environment. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (23 January, 2026), Продължаването на дългогодишните партньорски отношения обсъдиха председателят на ДАБ Иван Иванов и Даниъл Скот, втори секретар в посолството на САЩ [The continuation of the long-standing partnership was discussed by the Chairman of the State Anti-Corruption Agency (SAR) Ivan Ivanov and Daniel Scott, Second Secretary at the US Embassy],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/1089</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -223,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 13-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="074BC1DF"/>
+    <w:nsid w:val="869729BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -636,51 +671,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/us-embassy-and-sar-representatives-discuss-long-term-partnership" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/1089" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>