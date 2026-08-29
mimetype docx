--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">SAR discusses the new legislative package with EUAA experts zzzzzz</w:t>
+          <w:t xml:space="preserve">SAR discusses the new legislative package with EUAA experts</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As preparations for a new legislative package on asylum are ongoing, the State Agency for Refugees (SAR) under the Council of Ministers held a working meeting with EUAA experts to discuss the new processes and mechanisms, as well as capacity-building of administrative authorities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The newly-appointed EUAA coordinator under the Operational Plan for Bulgaria was introduced to SAR representatives. The Chairman of SAR, Ivan Ivanov, emphasised the need to build adequate administrative capacity to ensure sustainable working processes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (5 February, 2026), Подготовката за новите правила за убежище обсъдиха на работна среща Държавната агенция за бежанците и Агенцията на ЕС в областта на убежището [Preparations for the new asylum rules were discussed at a working meeting between the State Agency for Refugees and the EU Agency for Asylum],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/1099</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, EUAA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Institutional</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D76914E0"/>
+    <w:nsid w:val="8CAFDB48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/sar-discusses-new-legislative-package-euaa-experts" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/1099" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/sar-discusses-new-legislative-package-euaa-experts" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/1099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>