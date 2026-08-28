--- v0 (2026-07-07)
+++ v1 (2026-08-28)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Asylum and Immigration Board publishes findings following a monitoring mission to Albania zzzzzz</w:t>
+          <w:t xml:space="preserve">Asylum and Immigration Board publishes findings following a monitoring mission to Albania</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum and Immigration Board (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tavolo Immigrazione e Asilo, TAI</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) - in collaboration with the Parliamentary Contact Group, composed of members of the Chamber of Deputies, the Senate and the European Parliament - conducted a monitoring mission to the Gjader detention facility in Albania. The centre was established by the Italian government under the Italy–Albania Protocol and is used to hold individuals transferred from Italian repatriation detention centres (CPRs) pending repatriation. The group also took part in the mission as part of a broader series of initiatives linked to the discussion of the 2026 Budget Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -110,51 +111,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Italian Council for Refugees | Consiglio Italiano per i Rifugiati (29 October, 2025), Missione di monitoraggio del TAI in Albania: il centro di Gjader conferma criticità strutturali, violazioni dei diritti umani e spreco di risorse pubbliche [TAI Mointoring mission in Albania: Gjader centre confirms structural issues, human rights violation and waste of public resources],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cir-rifugiati.org/2025/10/29/missione-di-monitoraggio-del-tai-in-albania-il-centro-di-gjader-conferma-criticita-strutturali-violazioni-dei-diritti-umani-e-spreco-di-risorse-pubbliche/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -283,187 +285,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="52333CBB"/>
+    <w:nsid w:val="BD0BE439"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -696,51 +731,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/asylum-and-immigration-board-publishes-findings-following-monitoring-mission" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cir-rifugiati.org/2025/10/29/missione-di-monitoraggio-del-tai-in-albania-il-centro-di-gjader-conferma-criticita-strutturali-violazioni-dei-diritti-umani-e-spreco-di-risorse-pubbliche/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>