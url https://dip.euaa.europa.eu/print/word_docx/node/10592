--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -7,113 +7,114 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Asylum and Immigration Board publishes a report on repatriation detention centres zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">new report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> by the Asylum and Immigration Board (Tavolo Immigrazione e Asilo, TAI) examines conditions in repatriation detention centres (CPRs), drawing on concerns that civil society organisations have raised over several years. According to the report, CPRs present structural and operational challenges that affect the protection of fundamental rights and the well-being of detained individuals. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report argues that these issues are not limited to individual cases of mismanagement but reflect broader characteristics of the current detention model. On this basis, the Asylum and Immigration Board called for a reassessment of the role of administrative detention in migration management, advocating for alternatives centered on reception measures and safeguards for human dignity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ICS – Italian Solidarity Consortium | ICS - Consorzio Italiano di Solidarietà (28 January, 2026), Cpr d’Italia: istituzioni totali [CPR in Italy: total institutions],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.icsufficiorifugiati.org/cpr-ditalia-istituzioni-totali/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -242,187 +243,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="35A7D503"/>
+    <w:nsid w:val="FE446761"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -651,55 +685,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/asylum-and-immigration-board-publishes-report-repatriation-detention-centres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1rUS0hmwlu1b7-sP16wP6ABtQxjiCHjFN/view" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icsufficiorifugiati.org/cpr-ditalia-istituzioni-totali/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1rUS0hmwlu1b7-sP16wP6ABtQxjiCHjFN/view" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icsufficiorifugiati.org/cpr-ditalia-istituzioni-totali/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>