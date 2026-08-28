--- v1 (2026-08-28)
+++ v2 (2026-08-28)
@@ -7,58 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Asylum and Immigration Board publishes a report on repatriation detention centres</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">new report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> by the Asylum and Immigration Board (Tavolo Immigrazione e Asilo, TAI) examines conditions in repatriation detention centres (CPRs), drawing on concerns that civil society organisations have raised over several years. According to the report, CPRs present structural and operational challenges that affect the protection of fundamental rights and the well-being of detained individuals. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -412,51 +414,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FE446761"/>
+    <w:nsid w:val="8DCA3ECC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -685,51 +687,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1rUS0hmwlu1b7-sP16wP6ABtQxjiCHjFN/view" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icsufficiorifugiati.org/cpr-ditalia-istituzioni-totali/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/asylum-and-immigration-board-publishes-report-repatriation-detention-centres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1rUS0hmwlu1b7-sP16wP6ABtQxjiCHjFN/view" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icsufficiorifugiati.org/cpr-ditalia-istituzioni-totali/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>