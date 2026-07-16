--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -20,50 +20,61 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">UNHCR assists in the transfer of applicants from outdoors to reception facilities zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ProximaNova" w:hAnsi="ProximaNova" w:eastAsia="ProximaNova" w:cs="ProximaNova"/>
           <w:color w:val="000000"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:spacing w:val="0"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">UNHCR assisted in the relocation of approximately 190 asylum seekers to reception facilities in various Italian regions. The group had found temporary shelter in Trieste's Old Port in recent weeks.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ProximaNova" w:hAnsi="ProximaNova" w:eastAsia="ProximaNova" w:cs="ProximaNova"/>
           <w:color w:val="000000"/>
           <w:sz w:val="27"/>
@@ -114,51 +125,51 @@
         </w:rPr>
         <w:t xml:space="preserve">In light of recent events that resulted in the deaths of several asylum seekers who were living outdoors, UNHCR reiterates the importance of strengthening local reception responses for people in transit in Trieste, who often arrive in vulnerable conditions, and continuing to promote an equitable distribution of responsibilities at the national level, to ensure respect for fundamental rights and reduce the risk of precariousness and marginalisation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">United Nations High Commissioner for Refugees (29 January, 2026), Trieste: UNHCR supports authorities in today’s transfer of asylum seekers to appropriate reception facilities [Trieste, UNHCR supports authorities in today's transfer of asylum seekers to suitable reception facilities],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.unhcr.org/it/notizie/comunicati-stampa/trieste-unhcr-supporta-le-autorita-nel-trasferimento-odierno-di-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.01.2026</w:t>
       </w:r>
     </w:p>
@@ -192,52 +203,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -290,51 +301,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -426,51 +437,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="ABB36D89"/>
+    <w:nsid w:val="13270C67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +710,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/unhcr-assists-transfer-applicants-outdoors-reception-facilities" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/it/notizie/comunicati-stampa/trieste-unhcr-supporta-le-autorita-nel-trasferimento-odierno-di-0" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/unhcr-assists-transfer-applicants-outdoors-reception-facilities" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/it/notizie/comunicati-stampa/trieste-unhcr-supporta-le-autorita-nel-trasferimento-odierno-di-0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>