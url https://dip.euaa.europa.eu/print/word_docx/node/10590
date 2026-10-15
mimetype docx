--- v1 (2026-07-16)
+++ v2 (2026-10-15)
@@ -13,242 +13,173 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNHCR assists in the transfer of applicants from outdoors to reception facilities zzzzzz</w:t>
+          <w:t xml:space="preserve">UNHCR assists in the transfer of applicants from outdoors to reception facilities</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...79 lines deleted...]
-        <w:t xml:space="preserve">In light of recent events that resulted in the deaths of several asylum seekers who were living outdoors, UNHCR reiterates the importance of strengthening local reception responses for people in transit in Trieste, who often arrive in vulnerable conditions, and continuing to promote an equitable distribution of responsibilities at the national level, to ensure respect for fundamental rights and reduce the risk of precariousness and marginalisation.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">UNHCR assisted in the relocation of approximately 190 asylum seekers to reception facilities in various Italian regions. The group had found temporary shelter in Trieste's Old Port in recent weeks. The initiative is promoted by the Ministry of the Interior and organised in coordination with the Prefecture of Trieste, the Police Headquarters and local health and social services. Prior to the assignment to another region, information provision, registration and health screening are undertaken to ensure proper care and the protection of asylum seekers' rights.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">UNHCR support in relocation aims to facilitate dignified and safe reception in facilities that guarantee adequate material conditions and provide essential services, such as healthcare, social and psychological support, linguistic and cultural mediation, and timely access to international protection procedures. In light of recent events that resulted in the deaths of several asylum seekers who were living outdoors, UNHCR reiterates the importance of strengthening local reception responses for people in transit in Trieste, who often arrive in vulnerable conditions, and continuing to promote an equitable distribution of responsibilities at the national level, to ensure respect for fundamental rights and reduce the risk of precariousness and marginalisation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">United Nations High Commissioner for Refugees (29 January, 2026), Trieste: UNHCR supports authorities in today’s transfer of asylum seekers to appropriate reception facilities [Trieste, UNHCR supports authorities in today's transfer of asylum seekers to suitable reception facilities],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.unhcr.org/it/notizie/comunicati-stampa/trieste-unhcr-supporta-le-autorita-nel-trasferimento-odierno-di-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Country</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">France</w:t>
+        <w:t xml:space="preserve">Italy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thematic area(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -301,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="13270C67"/>
+    <w:nsid w:val="B1CBF6CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -710,55 +674,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/unhcr-assists-transfer-applicants-outdoors-reception-facilities" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/it/notizie/comunicati-stampa/trieste-unhcr-supporta-le-autorita-nel-trasferimento-odierno-di-0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/unhcr-assists-transfer-applicants-outdoors-reception-facilities" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/it/notizie/comunicati-stampa/trieste-unhcr-supporta-le-autorita-nel-trasferimento-odierno-di-0" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>