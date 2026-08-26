--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,73 +13,75 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Civil society reports obstacles in accessing the asylum procedure at the east border zzzzzz</w:t>
+          <w:t xml:space="preserve">Civil society reports obstacles in accessing the asylum procedure at the east border</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to civil society organisations, there are obstacles to access the international protection procedure in Trieste, raising concerns about compliance with national and European laws. This is the main finding of the report </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Access Denied. Report on Obstacles to Access to the International Protection Process and Reception Measures in Trieste</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">”, which was presented at the Press Club by ICS, IRC, Diaconia Valdese, Linea d’Ombra, No Name Kitchen, GOAP, Fondazione Luchetta and Cdcp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report is based on monitoring activities throughout 2025, including the collection of hundreds of field testimonies, legal assistance provided to more than 1,400 individuals, formal communications to the authorities, and an analysis of the relevant legal framework. According to the report, each day dozens of people approach the Immigration Office of the Trieste Police Headquarters to apply for asylum, while an estimated 10–12 are able to enter the offices, and only some of them complete the formal registration of their application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The organisations report that, on average, applications are registered approximately 3 weeks after an initial attempt to apply, with some cases reportedly extending beyond 30 or 60 days. During this period, individuals may remain without documentation confirming their intention to seek asylum and without access to reception services, healthcare or registered residence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -118,51 +120,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ICS – Italian Solidarity Consortium | ICS - Consorzio Italiano di Solidarietà (17 December, 2025), ACCESSO NEGATO Rapporto sugli ostacoli nell’accesso alla procedura per il riconoscimento della protezione internazionale e alle misure di accoglienza a Trieste [Access Denied. Report on Obstacles to Access to the International Protection Process and Reception Measures in Trieste],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.icsufficiorifugiati.org/wp-content/uploads/2025/12/ACCESSO-NEGATO-Trieste-2025.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -291,187 +294,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EB785C80"/>
+    <w:nsid w:val="A5111C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -704,51 +740,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/civil-society-reports-obstacles-accessing-asylum-procedure-east-border" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icsufficiorifugiati.org/wp-content/uploads/2025/12/ACCESSO-NEGATO-Trieste-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>