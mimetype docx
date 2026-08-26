--- v0 (2026-07-06)
+++ v1 (2026-08-26)
@@ -13,100 +13,103 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministry of Education publishes new guidelines for minors with migratory backgrounds zzzzzz</w:t>
+          <w:t xml:space="preserve">Ministry of Education publishes new guidelines for minors with migratory backgrounds</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The new </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">national guidelines for preschool and early childhood education</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, published alongside a decree signed on 9 December 2025 by the Minister of Education and Merit, includes measures and specific practices for the reception and integration of students from migrant backgrounds. This covers specific educational agreements between schools and competent bodies, collaboration with linguistic-cultural mediators, and teaching/learning plans for Italian as a second language. The promotion of intercultural education, aimed at enhancing and strengthening the linguistic, cultural and civic skills of each student, is ensured by assigning additional teachers to first-cycle schools to teach Italian in sections with a high number of foreign students, enrolling for the first time in the national education system, previously assigned only to CPIA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MInistry of the Education and Merit | Ministero dell'Istruzione e del Merito (10 December, 2025), Indicazioni Nazionali per il curricolo Scuola dell’infanzia e Scuole del Primo ciclo di istruzione [National guidelines for preschool and early childhood education],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mim.gov.it/documents/20182/0/Indicazioni+Nazionali.pdf/1fb1a29e-67dd-59a0-6c58-f1ad455c526a?version=1.1&amp;t=1765308210564</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -235,187 +238,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A8ADDC64"/>
+    <w:nsid w:val="DC270A70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -648,51 +684,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/ministry-education-publishes-new-guidelines-minors-migratory-backgrounds" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mim.gov.it/documents/20182/0/Indicazioni+Nazionali.pdf/1fb1a29e-67dd-59a0-6c58-f1ad455c526a?version=1.1&amp;t=1765308210564" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>