--- v0 (2026-07-13)
+++ v1 (2026-08-29)
@@ -13,112 +13,127 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Legislative Decree 146/2025 Confirms Red Cross as Implementing Partner for Lampedusa Hotspot Management zzzzzz</w:t>
+          <w:t xml:space="preserve">Legislative Decree 146/2025 Confirms Red Cross as Implementing Partner for Lampedusa Hotspot Management</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Legislative Decree 146/2025 on immigration flows has been converted into </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">law 179 of 1 December 2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Among other provisions related to legal migration, the law extends the assignment of the management of the Lampedusa hotspot to the Italian Red Cross until 31 December 2027, ensuring adequate reception standards. </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Policies | Ministero del Lavoro e delle Politiche Sociali (1 January, 2026), Ingressi per lavoro, pubblicate la conversione del DL 146/2025 e la legge semplificazioni [Work-related admissions: The conversion of Legislative Decree 146/2025 and the simplification law have been published],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4522/Ingressi-per-lavoro-pubblicate-la-conversione-del-DL-1462025-e-la-legge-semplificazioni</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -149,52 +164,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -247,187 +262,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 13-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3A680521"/>
+    <w:nsid w:val="1DAA6FBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -656,55 +704,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/legislative-decree-1462025-confirms-red-cross-implementing-partner-lampedusa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazzettaufficiale.it/eli/id/2025/12/01/25G00189/sg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4522/Ingressi-per-lavoro-pubblicate-la-conversione-del-DL-1462025-e-la-legge-semplificazioni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/legislative-decree-1462025-confirms-red-cross-implementing-partner-lampedusa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazzettaufficiale.it/eli/id/2025/12/01/25G00189/sg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4522/Ingressi-per-lavoro-pubblicate-la-conversione-del-DL-1462025-e-la-legge-semplificazioni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>