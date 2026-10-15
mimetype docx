--- v1 (2026-08-29)
+++ v2 (2026-10-15)
@@ -22,114 +22,102 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative Decree 146/2025 Confirms Red Cross as Implementing Partner for Lampedusa Hotspot Management</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Legislative Decree 146/2025 on immigration flows has been converted into </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">law 179 of 1 December 2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Among other provisions related to legal migration, the law extends the assignment of the management of the Lampedusa hotspot to the Italian Red Cross until 31 December 2027, ensuring adequate reception standards. </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Policies | Ministero del Lavoro e delle Politiche Sociali (1 January, 2026), Ingressi per lavoro, pubblicate la conversione del DL 146/2025 e la legge semplificazioni [Work-related admissions: The conversion of Legislative Decree 146/2025 and the simplification law have been published],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4522/Ingressi-per-lavoro-pubblicate-la-conversione-del-DL-1462025-e-la-legge-semplificazioni</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.01.2026</w:t>
       </w:r>
@@ -164,52 +152,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -274,51 +262,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -431,51 +419,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1DAA6FBE"/>
+    <w:nsid w:val="4612F175"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -704,51 +692,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/legislative-decree-1462025-confirms-red-cross-implementing-partner-lampedusa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazzettaufficiale.it/eli/id/2025/12/01/25G00189/sg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4522/Ingressi-per-lavoro-pubblicate-la-conversione-del-DL-1462025-e-la-legge-semplificazioni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/legislative-decree-1462025-confirms-red-cross-implementing-partner-lampedusa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazzettaufficiale.it/eli/id/2025/12/01/25G00189/sg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4522/Ingressi-per-lavoro-pubblicate-la-conversione-del-DL-1462025-e-la-legge-semplificazioni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>