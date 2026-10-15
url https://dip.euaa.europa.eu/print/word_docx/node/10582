--- v1 (2026-08-26)
+++ v2 (2026-10-15)
@@ -22,96 +22,84 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Italy and Ethiopia sign a Memorandum of Understanding on Migration and Mobility</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Memorandum of Understanding was signed on October 27 in Rome between the Italian Ministry of Foreign Affairs and International Cooperation, the Ministry of the Interior, and the Ministry of Labor and Social Policies, on the one hand, and the Ministry of Foreign Affairs and the Ministry of Skills and Labor of the Federal Democratic Republic of Ethiopia, on the other.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Memorandum aims to offer legal and safe means of entry into Italy for work purposes as an alternative to irregular migration routes, and to strengthen ongoing cooperation with the Ethiopian authorities to combat irregular migration and the criminal organizations responsible for human trafficking, including support on voluntary returns programs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Policies | Ministero del Lavoro e delle Politiche Sociali (11 November, 2025), Italia-Etiopia, firmato il Memorandum d'Intesa su Migrazione e Mobilità [Italy and Ethiopia sign a Memorandum of Understanding on Migration and Mobility],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4492/Italia-Etiopia-firmato-il-Memorandum-dIntesa-su-Migrazione-e-Mobilita-</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.11.2025</w:t>
       </w:r>
@@ -146,52 +134,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -256,51 +244,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -413,51 +401,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1E355556"/>
+    <w:nsid w:val="791DA82B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -686,51 +674,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/italy-and-ethiopia-sign-memorandum-understanding-migration-and-mobility" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4492/Italia-Etiopia-firmato-il-Memorandum-dIntesa-su-Migrazione-e-Mobilita-" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/italy-and-ethiopia-sign-memorandum-understanding-migration-and-mobility" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4492/Italia-Etiopia-firmato-il-Memorandum-dIntesa-su-Migrazione-e-Mobilita-" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>