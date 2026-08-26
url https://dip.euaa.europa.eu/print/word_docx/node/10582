--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,106 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Italy and Ethiopia sign a Memorandum of Understanding on Migration and Mobility zzzzzz</w:t>
+          <w:t xml:space="preserve">Italy and Ethiopia sign a Memorandum of Understanding on Migration and Mobility</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Memorandum of Understanding was signed on October 27 in Rome between the Italian Ministry of Foreign Affairs and International Cooperation, the Ministry of the Interior, and the Ministry of Labor and Social Policies, on the one hand, and the Ministry of Foreign Affairs and the Ministry of Skills and Labor of the Federal Democratic Republic of Ethiopia, on the other.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Memorandum aims to offer legal and safe means of entry into Italy for work purposes as an alternative to irregular migration routes, and to strengthen ongoing cooperation with the Ethiopian authorities to combat irregular migration and the criminal organizations responsible for human trafficking, including support on voluntary returns programs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Policies | Ministero del Lavoro e delle Politiche Sociali (11 November, 2025), Italia-Etiopia, firmato il Memorandum d'Intesa su Migrazione e Mobilità [Italy and Ethiopia sign a Memorandum of Understanding on Migration and Mobility],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4492/Italia-Etiopia-firmato-il-Memorandum-dIntesa-su-Migrazione-e-Mobilita-</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -241,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3B53798F"/>
+    <w:nsid w:val="1E355556"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -654,51 +690,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/italy-and-ethiopia-sign-memorandum-understanding-migration-and-mobility" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4492/Italia-Etiopia-firmato-il-Memorandum-dIntesa-su-Migrazione-e-Mobilita-" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>