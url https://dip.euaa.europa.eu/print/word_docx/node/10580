--- v0 (2026-07-12)
+++ v1 (2026-08-27)
@@ -7,59 +7,58 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The National Commission for Asylum releases the fifth Issue of "In Itinere" Magazine zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Issue 5 of the quarterly magazine "In Itinere – Paths to International Protection," edited by the National Commission for the Right to Asylum, has been published.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This issue focuses on international protection decisions issued in the three-month period July-September 2025 and offers various opportunities for further exploration of the subject. The journal is composed, as usual, of three parts: the first focuses on the case law of European and other international courts, the second on decisions from higher courts, and the third on a selection of decisions on the merits.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Among the particularly interesting points highlighted by the National Commission President are the institutions of safe country of origin and safe third country, on the one hand, and the interpretation of the principle of protection of the private or family life, on the other.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -71,51 +70,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministero dell‘Interno (7 January, 2026), Pubblicato il numero 5 di "In Itinere", la rivista sulla protezione internazionale [Issue 5 of "In Itinere," the magazine on international protection, has been published],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.interno.gov.it/it/notizie/pubblicato-numero-5-itinere-rivista-sulla-protezione-internazionale</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">07.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -244,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="28145FF5"/>
+    <w:nsid w:val="32EE925F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -653,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/national-commission-asylum-releases-fifth-issue-itinere-magazine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/it/notizie/pubblicato-numero-5-itinere-rivista-sulla-protezione-internazionale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/it/notizie/pubblicato-numero-5-itinere-rivista-sulla-protezione-internazionale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>