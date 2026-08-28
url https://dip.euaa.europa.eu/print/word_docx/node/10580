--- v1 (2026-08-27)
+++ v2 (2026-08-28)
@@ -7,58 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">The National Commission for Asylum releases the fifth Issue of "In Itinere" Magazine</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Issue 5 of the quarterly magazine "In Itinere – Paths to International Protection," edited by the National Commission for the Right to Asylum, has been published.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This issue focuses on international protection decisions issued in the three-month period July-September 2025 and offers various opportunities for further exploration of the subject. The journal is composed, as usual, of three parts: the first focuses on the case law of European and other international courts, the second on decisions from higher courts, and the third on a selection of decisions on the merits.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Among the particularly interesting points highlighted by the National Commission President are the institutions of safe country of origin and safe third country, on the one hand, and the interpretation of the principle of protection of the private or family life, on the other.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -256,51 +258,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -413,51 +415,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="32EE925F"/>
+    <w:nsid w:val="E58A505C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -686,51 +688,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/it/notizie/pubblicato-numero-5-itinere-rivista-sulla-protezione-internazionale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/national-commission-asylum-releases-fifth-issue-itinere-magazine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/it/notizie/pubblicato-numero-5-itinere-rivista-sulla-protezione-internazionale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>