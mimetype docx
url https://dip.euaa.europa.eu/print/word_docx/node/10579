--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -7,106 +7,110 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Territorial Commissions expand capacity with 108 new staff</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">108 new officials took up service on November 3 at the Territorial Commissions for the Recognition of International Protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The new resources, trained in collaboration with the United Nations High Commissioner for Refugees (UNHCR) and the European Union Agency for Asylum (EUAA), will contribute to making the examination of applications submitted by foreign citizens faster and more effective over the next three years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In 2024 Italy adopted 85,000 decision, almost doubling the previous year's figure. Estimates for 2025 indicate that Italy will exceed 100,000 decisions, confirming the effectiveness of the measures adopted and the National Commission for Asylum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministero dell‘Interno (5 November, 2025), In servizio 108 nuovi funzionari per rafforzare le Commissioni territoriali per il riconoscimento della protezione internazionale [108 new officials are being hired to strengthen the Territorial Commissions for the Recognition of International Protection.],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.interno.gov.it/it/notizie/servizio-108-nuovi-funzionari-rafforzare-commissioni-territoriali-riconoscimento-protezione-internazionale</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -235,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="74DFE392"/>
+    <w:nsid w:val="C99B06B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -644,55 +681,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/it/notizie/servizio-108-nuovi-funzionari-rafforzare-commissioni-territoriali-riconoscimento-protezione-internazionale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/territorial-commissions-expand-capacity-108-new-staff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/it/notizie/servizio-108-nuovi-funzionari-rafforzare-commissioni-territoriali-riconoscimento-protezione-internazionale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>