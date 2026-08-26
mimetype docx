--- v0 (2026-07-11)
+++ v1 (2026-08-26)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNE issues a precedent decision on exclusion zzzzzz</w:t>
+          <w:t xml:space="preserve">UNE issues a precedent decision on exclusion</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Immigration Appeal Board (UNE)’s Grand Board issued a precedent decision on exclusion from refugee status in a case involving a former Wagner Group member.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It clarified that in cases linked to international armed conflict, authorities must first assess exclusion for war crimes or crimes against humanity under Section 31(1a) of the Immigration Act, before considering serious non-political crimes under (b). A war crime automatically qualifies as a serious crime, so step (b) is unnecessary if (a) applies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The board also ruled that the Wagner Group was not part of Russia’s regular armed forces before 4 November 2022. Therefore, its members at that time were not privileged combatants under international humanitarian law and could be held responsible for violent acts. Participation in such a private military group can support exclusion from refugee status.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -75,54 +88,55 @@
         </w:rPr>
         <w:t xml:space="preserve">non-refoulement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigration Appeals Board | Utlendingsnemnda (6 February, 2026), Stornemnd januar 2026: Når kan en asylsøker nektes flyktningstatus? [Grand Board January 2026: When can an asylum seeker be denied refugee status?],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.une.no/aktuelt/arkiv/2026/stornemnd-januar-2026-nar-kan-en-asylsoker-nektes-flyktningstatus/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">06.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -153,52 +167,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Assessment of applications, COI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jurisprudence</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -251,187 +265,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="26C9BB57"/>
+    <w:nsid w:val="D6A4704D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -660,55 +707,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/une-issues-precedent-decision-exclusion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/aktuelt/arkiv/2026/stornemnd-januar-2026-nar-kan-en-asylsoker-nektes-flyktningstatus/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/une-issues-precedent-decision-exclusion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/aktuelt/arkiv/2026/stornemnd-januar-2026-nar-kan-en-asylsoker-nektes-flyktningstatus/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>