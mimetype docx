--- v1 (2026-08-29)
+++ v2 (2026-10-15)
@@ -7,101 +7,115 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">UNHCR publishes report on experiences of asylum seekers and beneficiaries of temporary protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="&quot;Segoe UI&quot;" w:hAnsi="&quot;Segoe UI&quot;" w:eastAsia="&quot;Segoe UI&quot;" w:cs="&quot;Segoe UI&quot;"/>
           <w:color w:val="212133"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:spacing w:val="0"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">A recent comparative report published by UNHCR provides information on the perspectives of refugees and asylum seekers in Bulgaria, compared to experiences of people displaced from Ukraine who are beneficiaries of temporary protection. The report finds that Ukrainians have in general easier access to services, while people from other countries face persistent barriers and difficulties due to language barriers, insufficient information on asylum procedures and family reunification, and limited integration opportunities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">United Nations High Commissioner for Refugees (15 October, 2025), [Bulgaria - UNHCR Participatory Assessment Report 2024],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://data.unhcr.org/en/documents/details/119172</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.10.2025</w:t>
       </w:r>
@@ -136,52 +150,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Integration, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -246,51 +260,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -403,51 +417,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C7B936F1"/>
+    <w:nsid w:val="7A7217A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -676,51 +690,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.unhcr.org/en/documents/details/119172" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/unhcr-publishes-report-experiences-asylum-seekers-and-beneficiaries-temporary" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.unhcr.org/en/documents/details/119172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>