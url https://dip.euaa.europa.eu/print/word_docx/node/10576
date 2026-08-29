--- v0 (2026-07-13)
+++ v1 (2026-08-29)
@@ -7,105 +7,105 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNHCR publishes report on experiences of asylum seekers and beneficiaries of temporary protection zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="&quot;Segoe UI&quot;" w:hAnsi="&quot;Segoe UI&quot;" w:eastAsia="&quot;Segoe UI&quot;" w:cs="&quot;Segoe UI&quot;"/>
           <w:color w:val="212133"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:spacing w:val="0"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">A recent comparative report published by UNHCR provides information on the perspectives of refugees and asylum seekers in Bulgaria, compared to experiences of people displaced from Ukraine who are beneficiaries of temporary protection. The report finds that Ukrainians have in general easier access to services, while people from other countries face persistent barriers and difficulties due to language barriers, insufficient information on asylum procedures and family reunification, and limited integration opportunities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">United Nations High Commissioner for Refugees (15 October, 2025), [Bulgaria - UNHCR Participatory Assessment Report 2024],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://data.unhcr.org/en/documents/details/119172</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -234,187 +234,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 13-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3242BCE4"/>
+    <w:nsid w:val="C7B936F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,55 +676,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/unhcr-publishes-report-experiences-asylum-seekers-and-beneficiaries-temporary" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.unhcr.org/en/documents/details/119172" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.unhcr.org/en/documents/details/119172" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>