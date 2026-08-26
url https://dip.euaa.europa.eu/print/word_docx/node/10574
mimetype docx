--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,118 +13,110 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The HOST project tackles trafficking in the hospitality sector with a focus on migrants and refugees zzzzzz</w:t>
+          <w:t xml:space="preserve">The HOST project tackles trafficking in the hospitality sector with a focus on migrants and refugees</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">HOST is a 24-month AMIF project coordinated by the Social Action and Innovation Centre. It aims to prevent and combat sexual and labour exploitation of migrants and refugees in the hospitality sector. The project, which runs between June 2025 and May 2027, brings together local authorities, labour inspectorates, trade unions, migrant communities and NGOs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">More information is available </w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...21 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greek Council for Refugees | Ελληνικό Συμβούλιο για τους Πρόσφυγες (13 October, 2025), [GFR joins “HOST” – Tackling trafficking in hospitality sector, with a focus on migrants and refugees’, TCN workers],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://refugees.gr/gfr-joins-host-tackling-trafficking-in-hospitality-sector-with-a-focus-on-migrants-and-refugees-tcn-workers/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -155,52 +147,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Victims of trafficking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -253,187 +245,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8B4D23B0"/>
+    <w:nsid w:val="A851E7BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -662,55 +687,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/host-project-tackles-trafficking-hospitality-sector-focus-migrants-and-refugees" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://refugees.gr/gfr-joins-host-tackling-trafficking-in-hospitality-sector-with-a-focus-on-migrants-and-refugees-tcn-workers/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/host-project-tackles-trafficking-hospitality-sector-focus-migrants-and-refugees" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://refugees.gr/gfr-joins-host-tackling-trafficking-in-hospitality-sector-with-a-focus-on-migrants-and-refugees-tcn-workers/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>