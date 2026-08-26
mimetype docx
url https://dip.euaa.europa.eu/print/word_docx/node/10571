--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Council of Europe anti-trafficking group GRETA publishes report on Bulgaria zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Council of Europe anti-trafficking group GRETA publishes report on Bulgaria</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">GRETA, the Council of Europe anti-trafficking group published a report on Bulgaria, for the period 2020-2024, examining measures adopted to support vulnerable people, to prevent trafficking in human begins, detect and punish offenders. The report noted a rise in the identified victims of forced labor, concerning mostly men, but sexual exploitation of women and girls remains the predominant form of exploitation of the identified victims of human trafficking in Bulgaria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It noted also that asylum seekers and refugees face significant risks due to their socio-economical challenges but awareness increased on the risks for migrant workers. GRETA emphasised the need for Bulgarian authorities to focus on prevention of child trafficking, especially in view of online methods of recruitment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">GRETA appreciated the measures adopted to raise awareness and prevent trafficking for Ukrainian refugees and encouraged the authorities to continue these efforts.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -79,54 +69,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">However, it reiterated the heightened risks for migrant workers and called for further steps to prevent trafficking. It also recommended to ensure sustainability of the national human-trafficking hotline, considered an instrument for early detection. It also suggested to align the national definition of trafficking in human beings with the international consensus and introduce the concept of ‘abuse of a position of vulnerability’ in the criminalisation of trafficking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Council of Europe (9 October, 2025), [Council of Europe expert group examines Bulgaria’s efforts to protect vulnerable persons from human trafficking and to ensure effective sanctions for human-trafficking offences],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.coe.int/en/web/portal/-/council-of-europe-expert-group-examines-bulgaria-s-efforts-to-protect-vulnerable-persons-from-human-trafficking-and-to-ensure-effective-sanctions-for-human-trafficking-offences</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">09.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -157,52 +148,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Victims of trafficking, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -255,187 +246,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="023726EA"/>
+    <w:nsid w:val="C835BC8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -664,55 +688,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/council-europe-anti-trafficking-group-greta-publishes-report-bulgaria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coe.int/en/web/portal/-/council-of-europe-expert-group-examines-bulgaria-s-efforts-to-protect-vulnerable-persons-from-human-trafficking-and-to-ensure-effective-sanctions-for-human-trafficking-offences" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/council-europe-anti-trafficking-group-greta-publishes-report-bulgaria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coe.int/en/web/portal/-/council-of-europe-expert-group-examines-bulgaria-s-efforts-to-protect-vulnerable-persons-from-human-trafficking-and-to-ensure-effective-sanctions-for-human-trafficking-offences" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>