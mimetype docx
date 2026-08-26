--- v1 (2026-08-26)
+++ v2 (2026-08-26)
@@ -415,51 +415,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C835BC8D"/>
+    <w:nsid w:val="FA8366DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>