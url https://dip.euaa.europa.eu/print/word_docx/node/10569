--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministry of the Interior recommences the return of Syrian and Afghan convicted offenders to their country of origin zzzzzz</w:t>
+          <w:t xml:space="preserve">Ministry of the Interior recommences the return of Syrian and Afghan convicted offenders to their country of origin</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In recent months, the Federal Ministry of the Interior has held talks with the Syrian government and representatives of the authorities in Afghanistan. Agreements were reached that the return of criminals and dangerous individuals can take place on a regular basis in the future.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The first return since the beginning of the Syrian civil war of a Syrian national, who was also a convicted offender, was carried out in December 2025. The man had served a prison sentence in North Rhine-Westphalia for aggravated robbery, bodily harm and extortion. In January 2026, another Syrian national who was a convicted offender and required to leave the country was returned to Syria on a scheduled flight. The man had committed several crimes in Germany and had been convicted by a final court ruling.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, two convicted Afghan nationals were returned to Afghanistan in December 2025.</w:t>
       </w:r>
@@ -82,71 +84,73 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Ministry of the Interior | Bundesministerium des Innern (23 December, 2025), Straftäter nach Syrien und Afghanistan abgeschoben [Criminal offenders returned to Syria and Afghanistan],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bmi.bund.de/SharedDocs/pressemitteilungen/DE/2025/12/straftaeter-abschiebung.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Ministry of the Interior | Bundesministerium des Innern (21 January, 2026), Weitere Abschiebung nach Syrien [Further removal to Syria],</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bmi.bund.de/SharedDocs/pressemitteilungen/DE/2026/01/pm-abschiebung.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -275,187 +279,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="186772E5"/>
+    <w:nsid w:val="778C2B70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -688,51 +725,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/ministry-interior-recommences-return-syrian-and-afghan-convicted-offenders" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/pressemitteilungen/DE/2025/12/straftaeter-abschiebung.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/pressemitteilungen/DE/2026/01/pm-abschiebung.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>