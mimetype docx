--- v1 (2026-08-27)
+++ v2 (2026-08-28)
@@ -291,51 +291,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -448,51 +448,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="778C2B70"/>
+    <w:nsid w:val="94009B39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>