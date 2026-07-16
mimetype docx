--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -7,366 +7,734 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Denmark</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forms of protection - Denmark</w:t>
-      </w:r>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">A similar national legal framework applies, as stipulated in the main legislative acts: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
+      <w:hyperlink w:anchor="section-10547" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10548" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10549" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10550" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10551" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Renewal and withdrawal of international protection and national forms of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10552" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Refugee status </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10553" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Subsidiary protection status</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10554" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National forms of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10555" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Content of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10556" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10557" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information on the content of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10558" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Residence permits</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10570" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Travel documents</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10559" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Freedom of movement</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10560" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to employment and employment-related education</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10561" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to education</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10562" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to procedures for recognition of qualifications and validation of skills</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10563" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Social security and social assistance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10564" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Healthcare</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10565" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to accommodation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10566" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to integration measures</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10567" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Family reunification for beneficiaries of international protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Forms of protection - Denmark</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In accordance with Articles 1 and 2 of Protocol No 22 on the position of Denmark, annexed to the Treaty of the European Union (TEU) and to the Treaty of the Functioning of the European Union (TFEU), Denmark is not taking part in the adoption of the recast Qualifications Directive and is not bound by it or subject to their application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A similar national legal framework applies, as stipulated in the main legislative acts: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aliens Consolidated Act. LBK no. 1009 of 02/09/2024 | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekendtgørelse af udlændingeloven LBK nr 1009 af 02/09/2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Executive Order on the Act on the Integration of Foreigners in Denmark (Integration Act). Law no. 1146 of 22/06/2020 | Bekendtgørelse af lov om integration af udlændinge i Danmark (integrationsloven) LBK nr 1146 af 22/06/2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">and the following implementing acts: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ordinance on the entry into force of the Immigration Act for Greenland (No. 184 of 14 February 2025) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Anordning om ikrafttræden for Grønland af udlændingeloven (nr. 184 af 14. februar 2025)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ordinance on the entry into force of the Immigration Act for the Faroe Islands (No. 182 of 22 March 2001) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Anordning om ikrafttræden for Færøerne af udlændingeloven (nr. 182 af 22. marts 2001)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Executive Order on the Entry of Foreigners to the Faroe Islands (No. 636 of 7 June 2010) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekendtgørelse om udlændinges adgang til Færøerne (nr. 636 af 7. juni 2010)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Executive Order on Housing Placement of Refugees (BEK no. 550 of 03/05/2022) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekendtgørelse om boligplacering af flygtninge BEK nr 550 af 03/05/2022)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rate Guide 2025 (ROAD no. 10041 of 05/12/2024) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Satsvejledning 2025. VEJ nr 10041 af 05/12/2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Act amending the Act on an active employment initiative, the Integration Act and various other acts (ACT no. 1654 of 30/12/2024) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Lov om ændring af lov om en aktiv beskæftigelsesindsats, integrationsloven og forskellige andre love (LOV nr 1654 af 30/12/2024)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Executive Order on the preparation of contracts and the introduction program pursuant to the Integration Act (BEK no. 1761 of 30/12/2024) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekendtgørelse om udarbejdelse af kontrakt og om introduktionsprogrammet efter integrationsloven (BEK nr 1761 af 30/12/2024)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Initial guidance on work obligation for persons who do not meet the residence requirement and employment requirement in the cash benefit system (SKR no. 10228 of 30/12/2024) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Startvejledning om arbejdspligt for personer, som ikke opfylder opholdskravet og beskæftigelseskravet i kontanthjælpssystemet (SKR nr 10228 af 30/12/2024)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Act amending the Act on Active Social Policy, the Act on Active Employment Efforts and various other acts (ACT No. 1655 of 30/12/2024) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Lov om ændring af lov om aktiv socialpolitik, lov om en aktiv beskæftigelsesindsats og forskellige andre love (LOV nr 1655 af 30/12/2024)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Getting started with the cash benefit reform 2024 (VEJ no. 10203 of 31/12/2024) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Startvejledning om kontanthjælpsreformen 2024 (VEJ nr 10203 af 31/12/2024)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Executive Order on availability for persons who apply for or receive, among other things, self-sufficiency and repatriation benefits as activity-ready (BEK no. 1714 of 30/12/2024) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekendtgørelse om rådighed for personer der ansøger om eller modtager selvforsørgelses- og hjemrejseydelse, overgangsydelse, uddannelseshjælp eller kontanthjælp som aktivitetsparate</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (BEK nr 1714 af 30/12/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Executive Order on availability for persons who apply for or receive, among other things, self-sufficiency and repatriation benefits as job-ready (BEK no. 1713 of 30/12/2024) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekendtgørelse om rådighed for personer der ansøger om eller modtager overgangsydelse eller uddannelseshjælp som uddannelsesparate, herunder åbenlyst uddannelsesparate, eller selvforsørgelses- og hjemrejseydelse, overgangsydelse eller kontanthjælp som jobparate (BEK nr 1713 af 30/12/2024)</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -625,177 +993,177 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Refugee status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danish Immigration Service  | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Subsidiary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danish Immigration Service  | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Temporary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danish Immigration Service  | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National forms of protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danish Immigration Service  | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Immigration and Integration | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udlændinge- og Integrationsministeriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Renewal and withdrawal of international protection and national forms of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -851,99 +1219,99 @@
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Danish Immigration Service can revoke or refuse to extend a temporary residence permit if it was granted based on incorrect information or if the reason for the permit no longer applies. For example, if conditions in the individual’s home country have changed and they are no longer at risk of persecution, their permit may be revoked. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Immigration Service will notify any employers who reported the individual's salary in the last 3 months about a decision on revocation or refusal on extension. The municipality of residence will likewise be notified of the decision. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reasons for revoking or refusing to extent a residence permit include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">End of protection: A residence permit may be revoked or refused extension if the conditions under which it was granted are no longer fulfilled. This reflects the cessation clauses in Article 1C of the 1951 Refugee Convention, e.g. where circumstances in the country of origin have changed to such an extent that the individual no longer requires international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Travel to the country of origin: A residence permit may be revoked or refused extension if the refugee has undertaken one or more journeys to his or her country of origin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fraud: A residence permit, including a permanent residence permit, may be revoked or refused extension if it was obtained through false or misleading information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Threats to public order and security: A permit may be revoked if the individual is deemed a danger to public order, national security, or public health.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Serious crimes: A permit may be revoked if the individual is a war criminal, has committed serious crimes abroad, or has been convicted of an offence in Denmark that would otherwise justify deportation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renewal of the status: </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries with a residence permit under Section 7(1) of the Aliens Act do not need to apply for an extension themselves. Residence permits are automatically renewed. The Danish Immigration Service assesses whether the residence permit can be extended based on the continuing need for protection. The Immigration Service will contact the individual a few months before the permit expires to request the necessary information. If there is no contact by one month before expiration of the permit, it is recommended for beneficiaries to reach out to the Immigration Service. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
@@ -1857,77 +2225,77 @@
         <w:t xml:space="preserve"> Section 7(3) of the Aliens Act</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In accordance with the Aliens Act section 7 (3), a person concerned can be granted residence permit with temporary protected status, if there is risk of death penalty or torture or inhuman or degrading treatment upon return to his/her country of origin or if these risks stem from severe instability and indiscriminate violence against civilians in his/her country of origin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information on the content of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Danish Immigration Service is the responsible competent authority to provide information and updates on the status of international protection. A </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">dedicated portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is available and is regularly updated with relevant information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Immigration and Integration is responsible to propose legislative amendments which need to be adopted by the Parliament of Denmark. Additionally, can issue practical guidelines for relevant rules of procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Labour also offers information on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">residence and work in Denmark</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> whereas Municipalities provide counselling services in a form of a contract for placement, accommodation and integration of beneficiaries in line with the provisions of the Integration Act.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Residence permits</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -2057,589 +2425,589 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Refugees:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A beneficiary of convention status has the right to apply for travel document and s/he is issued Geneva convention passport.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validity of the documents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Up to 2 years if below 2 years old</w:t>
-      </w:r>
-[...57 lines deleted...]
-        <w:t xml:space="preserve">Examples of misuse:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Multiple replacement passport within a short period due to lost passport,</w:t>
+        <w:t xml:space="preserve">Up to 5 years if between 2 and 18 years old</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">damaged passport or passport where parts have been removed, or</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">The Danish Immigration Service can block an individual's refugee convention passport in the Passport System if:</w:t>
+        <w:t xml:space="preserve">Up to 10 years if 18 years or older</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The issuing authorities of the Danish Travel documents is The Danish Immigration Service. A travel document (convention passport) issued by Danish authorities expire 6 months subsequent to the expiration of the temporary residence permit. The travel document can be extended 4 times or up to the maximum validity of 2, 5 or 10 years in total. The extension is free of charge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">When an individual's convention passport is ready, it will be sent to the address they are registered with in the Civil Registration System (CPR).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If the individual loses their Danish travel documents, s/he must report it to the police. The persons concerned need to fill out a declaration regarding the lost passport, which can be obtained from the police. It is important to get a copy of the declaration and submit it when applying for a new passport. If the last issued passport is not presented when applying for a new or if the passport is damaged the applicant is obliged to pay a double fee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Danish Immigration Service can refuse or revoke a convention passport if there is reason to believe that the passport has been misused or used under suspicious circumstances. The Danish Immigration Service cannot revoke or refuse to issue a convention passport if doing so will be against Denmark’s obligations under international law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Examples of misuse:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The individual holds both a national passport (issued after receiving a Danish residence permit) and a convention passport or alien’s passport and refuses to deposit one of them at The Danish Immigration Service.</w:t>
+        <w:t xml:space="preserve">Multiple replacement passport within a short period due to lost passport,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">damaged passport or passport where parts have been removed, or</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">the passport has been provided or attempted to be provided to someone else to be used to unauthorized entrance or travels within the Schengen area.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Danish Immigration Service can block an individual's refugee convention passport in the Passport System if:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The individual holds both a national passport (issued after receiving a Danish residence permit) and a convention passport or alien’s passport and refuses to deposit one of them at The Danish Immigration Service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The grounds for issuing the passport no longer are present or if The Danish Immigration Service have revoked a passport due to misuse.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the individual’s passport is blocked, they will no longer be able to use it for travel abroad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Danish Immigration Service makes initial decisions about applications for convention passports and alien’s passports. If an individual's application is refused, they can appeal the decision to the Refugee Appeals Board. The notification letter which is send by The Danish Immigration Service with the decision contains information about the appeal process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficiaries of subsidiary protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A beneficiary of subsidiary protection status has the right to apply for travel document and s/he is issued an alien’s passport.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validity of the documents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Up to 2 years if below 2 years old</w:t>
-      </w:r>
-[...57 lines deleted...]
-        <w:t xml:space="preserve">Examples of misuse:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Multiple replacement passport within a short period due to lost passport</w:t>
+        <w:t xml:space="preserve">Up to 5 years if between 2 and 18 years old</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Damaged passport or passport where parts have been removed</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">The Danish Immigration Service can block an individual's alien’s passport in the passport system if:</w:t>
+        <w:t xml:space="preserve">Up to 10 years if 18 years or older</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The issuing authorities of the alien’s passport is The Danish Immigration Service. An alien’s passport issued by Danish authorities expire 6 months subsequent to the expiration of the temporary residence permit. The alien’s passport can be extended 4 times or up to the maximum validity of 2, 5 or 10 years in total. The extension is free of charge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">When an individual's alien's passport is ready, it will be sent to the address they are registered with in the Civil Registration System (CPR).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If the individual loses their alien's passport, s/he must report it to the police. The persons concerned need to fill out a declaration regarding the lost passport, which can be obtained from the police. It is important to get a copy of the declaration and submit it when applying for a new passport. If the last issued passport is not presented when applying for a new or if the passport is damaged the applicant is obliged to pay a double fee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Danish Immigration Service can refuse or revoke an alien’s passport if there is reason to believe that the passport has been misused or used under suspicious circumstances. The Danish Immigration Service cannot revoke or refuse to issue an alien’s passport if doing so will be against Denmark’s obligations under international law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Examples of misuse:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The individual holds both a national passport (issued after receiving a Danish residence permit) and an alien’s passport and refuses to deposit one of them at the Immigration Service.</w:t>
+        <w:t xml:space="preserve">Multiple replacement passport within a short period due to lost passport</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The grounds for issuing the passport no longer are present or if the Immigration Service have revoked a passport due to misuse.</w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve">This could apply, for example, if the individual:</w:t>
+        <w:t xml:space="preserve">Damaged passport or passport where parts have been removed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Passport has been provided or attempted to be provided to someone else to be used to unauthorized entrance or travels within the Schengen area.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Danish Immigration Service can block an individual's alien’s passport in the passport system if:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Has a serious illness or a serious disability,</w:t>
+        <w:t xml:space="preserve">The individual holds both a national passport (issued after receiving a Danish residence permit) and an alien’s passport and refuses to deposit one of them at the Immigration Service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Has children living at home under the age of 18 who have an individual attachment to Denmark,</w:t>
+        <w:t xml:space="preserve">The grounds for issuing the passport no longer are present or if the Immigration Service have revoked a passport due to misuse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Furthermore, The Danish Immigration Service can block the individual's alien’s passport in the passport system if:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The individual no longer maintains residence in Denmark and is listed in the Civil Registration System as living abroad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If the individual’s passport is blocked, they will no longer be able to use it for travel abroad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Danish Immigration Service makes initial decisions about applications for alien’s passports. If an individual's application is refused, they can appeal the decision to the Immigration Appeals Board.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The letter received from The Danish Immigration Service with the decision contains information about how to appeal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Freedom of movement</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Beneficiaries of convention status or subsidiary protection status have the right of freedom of movement within Denmark.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If a beneficiary of refugee status travels to his/her home country, his/her residence permit can be revoked, regardless of how long his/her has held a temporary residence permit, if it is assumed that they no longer need protection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In accordance with Denmark's international obligations, the Immigration Service may, in certain situations, decide that the individual can keep his/her residence permit, if travels to his/her home country even though the conditions that led to the residence permit are no longer present.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">This could apply, for example, if the individual:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Has visitation with children from a previous relationship, or</w:t>
+        <w:t xml:space="preserve">Has a serious illness or a serious disability,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Has children living at home under the age of 18 who have an individual attachment to Denmark,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Has visitation with children from a previous relationship, or</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Has a spouse, cohabiting partner, or minor child living in Denmark who is at risk of persecution in their home country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to employment and employment-related education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Refugees and beneficiaries of subsidiary protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugees and individuals with subsidiary protection in Denmark have the right to work and can access various </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">job and training programs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> offered by their local municipality under the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Integration Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (sections 23 (a-f) and section 24). These programs aim to help them gain the skills necessary for the Danish job market, including professional, social, and language skills.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Employment support and employment related education is offered via the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Basic Integration Education programme</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (IGU) which offers business internships with public or private employers, which may last up to 23 weeks. and offers employment opportunities for work 33-37 hours a week for 2 years, including periods with educational training. Wage-subsidized jobs are also available for up to one year to help participants gain experience and improve their employability.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The beneficiaries are also entitled to additional support such as mentoring and assistance with costs like course fees, work tools, or transportation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Young people aged 18 to 30 may be offered a special college stay that includes language lessons, vocational training, and possible internships or education at vocational schools.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For third country nationals who do not meet residency and employment requirements, there is a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">37-hour-per-week work obligation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. This can include internships, subsidized jobs, community service, or training, and must also include Danish language lessons for those covered by the Integration Act.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As from December 2024, SIRI and the Danish Labour Market and Recruitment Agency (STAR) collaborate on a new initiative, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">specially designed community service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. This initiative been launched to meet this obligation while introducing participants to Danish workplace culture. The program is tailored to each person’s health and individual situation, and their required hours may be reduced accordingly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Municipalities must implement the work obligation by July 1, 2025, for those receiving SHO benefits as of January 1, 2025, and by January 1, 2026, for those covered from July 1, 2025. To help with this, SIRI and the Danish Labour Market and Recruitment Agency (STAR) are offering guidance and visiting municipalities throughout 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -2717,128 +3085,128 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Social security and social assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Refugees:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries of refugee status have access to certain forms of social assistance which are stipulated under the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Section 24</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of the Integration Act. The pertinent provisions outline that the local council can offer subsidies for upskilling, aids, and workplace equipment to foreigners employed without wage subsidies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The local council can provide upskilling subsidies for foreigners who lack language or professional skills, but only if the employer isn’t already expected to offer this training.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The local council can also give subsidies for work tools and small equipment if they are necessary for the foreigner to keep or get a job or if the tools compensate for any limitations in the foreigner's ability to work.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Subsidies for assistive devices are given based on documented expenses, and only if the costs go beyond what the employer would usually pay and if the devices are not common in the workplace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Immigration and Integration is responsible to set up specific rules for the qualification-enhancing courses that may be offered.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficiaries of subsidiary protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries of temporary protected status under the section 7(2) of the Aliens Act have access to certain forms of social assistance which are stipulated under the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Section 24</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of the Integration Act at the same level as the holders of refugees status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Healthcare</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -2865,84 +3233,84 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Refugees:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When person is granted a residence permit in Denmark as a refugee and has not previously held a Danish residence permit, s/he is subject to the housing placement rules outlined in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Integration Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Chapter 3). This means that the Immigration Service determines which municipality they will reside in, a process known as visitation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When the Danish Immigration Service decides on the municipality where the beneficiary will reside, the person concerned is informed by letter. The Immigration Service will also send the decision to the municipality where the individual will be placed in housing. Additionally, the municipality will receive relevant information about the individual's personal circumstances and a copy of the housing placement form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special considerations are given to unaccompanied minors and those already living in private housing. Municipalities must provide temporary housing but cannot place refugees in vulnerable residential areas. Municipalities also cover relocation expenses and may acquire or rent properties to improve settlement distribution. If a municipality fails to provide adequate housing, the Immigration Service can intervene and arrange housing at the municipality’s expense.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">receiving municipality</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is responsible for the reception, integration and housing the refugee. The municipality must register the refugee in the Population Register/CPR and as soon as possible assign the refugee a temporary residence, which is furnished with the most basic furniture, kitchen utensils, etc. Instead of a temporary residence, the municipality may choose to assign a permanent residence. In addition, the municipality must ensure the registration of any children for school/daycare and assist with creating a MitID, bank account, drawing up a lease agreement, etc. In addition, the municipality offers an introductory orientation course for refugees to the local community.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficiaries of subsidiary protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2960,96 +3328,96 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Refugees:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to section 19a of the Integration Act, to ensure a coherent integration effort for refugees and family-reunited aliens, the municipal council shall determine in each individual case which administration in the municipality is responsible for coordinating the integration effort for the alien. The coordinating administration shall ensure that the goals set, and efforts implemented in the contract are based on the alien's overall situation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In practice, when an asylum seeker is granted residency, whether through asylum, a humanitarian residence permit, or on the basis of extraordinary circumstances, t</w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">he Immigration Service assigns them to a municipality</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> where they are required to live. Each year, the Danish Immigration Service determine quotas for the distribution of refugees between the regions and the individual municipalities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The receiving municipality is responsible for receiving and housing the refugees. The municipality must register the refugee in the Population Register/CPR and as soon as possible. Refugees and their families are included in an integration program, which lasts between 1 and 5 years. This means the municipality must provide housing, access to a language school, job centre services, and support in inclusion to the Danish society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Newly arrived refugees must sign </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">a contract with the municipality</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (formerly known as the integration contract), which outlines a plan for their near future. The contract must state the refugee's employment and educational goals and describe the content of the specific activities that will ensure that the goals are achieved. The refugee must sign a residence and self-sufficiency declaration. In the declaration, the refugee undertakes, among other things, to learn Danish as soon as possible, acquire knowledge about Danish society and become self-sufficient. Furthermore, the refugee undertakes to comply with Danish legislation and respect Danish democratic principles, as well as to participate actively and contribute to Danish society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">introductory program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> aims to ensure that newly arrived refugees and family reunified members become self-sufficient as quickly as possible and can participate actively in Danish society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficiaries of subsidiary protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -3060,305 +3428,305 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Family reunification for beneficiaries of international protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Refugees:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A beneficiary of residence permit under Section 7(1) of the Aliens Act in Denmark who is separated from his/her family, can apply for </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">family reunification</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> so members of the family can join him/her, under certain conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Danish Immigration Service handles family reunification cases in Denmark, and the procedure follows national rules aligned with international and European standards. Applications for family reunification can be submitted through the Danish immigration authorities' </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId55" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">online portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, available in English and Danish. The approximate processing time is 7 months.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Specific time limits apply for reunification with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId56" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">children of refugees under 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The application must be submitted as soon as possible, no later than 3 months after the beneficiary is granted protection status. To qualify for family reunification, the applicant child must be under 15, live with the parent in Denmark if granted a permit, and not have started their own family. The reunification must be in the child applicant's best interest and the application should be made within 3 months. The parent in Denmark must have legal residence, custody of the child, and no history of child abuse. In some cases, the parent must also have an independent residence and be self-supporting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To qualify for family reunification in Denmark, both the applicant and their spouse/partner need to meet </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">specific requirements</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. These include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
-[...10 lines deleted...]
-          <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The marriage must be legally valid under Danish law, or the couple must have lived together for at least 18 months to be considered permanent cohabitants.</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Both parties must have entered the relationship voluntarily, and it should not be a marriage of convenience.</w:t>
+        <w:t xml:space="preserve">Validity of marriage or cohabitation:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Age requirement:</w:t>
+        <w:t xml:space="preserve">The marriage must be legally valid under Danish law, or the couple must have lived together for at least 18 months to be considered permanent cohabitants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Both parties must have entered the relationship voluntarily, and it should not be a marriage of convenience.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Both the applicant and spouse/partner need to be at least 24 years old. There are exceptions, such as if the spouse faces persecution or has minor children attached to Denmark.</w:t>
+        <w:t xml:space="preserve">Age requirement:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Integration requirement:</w:t>
+        <w:t xml:space="preserve">Both the applicant and spouse/partner need to be at least 24 years old. There are exceptions, such as if the spouse faces persecution or has minor children attached to Denmark.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The applicant and spouse must meet integration conditions, including language skills, work experience, or education. The applicant typically needs to pass a Danish or English language test and have either work experience or educational qualifications.</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Both the applicant and the spouse must agree to actively participate in language and integration efforts.</w:t>
+        <w:t xml:space="preserve">Integration requirement:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Visit to Denmark:</w:t>
+        <w:t xml:space="preserve">The applicant and spouse must meet integration conditions, including language skills, work experience, or education. The applicant typically needs to pass a Danish or English language test and have either work experience or educational qualifications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Both the applicant and the spouse must agree to actively participate in language and integration efforts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The applicant must have visited Denmark at least once legally, unless exempted by special circumstances like persecution risks.</w:t>
+        <w:t xml:space="preserve">Visit to Denmark:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Language proficiency:</w:t>
+        <w:t xml:space="preserve">The applicant must have visited Denmark at least once legally, unless exempted by special circumstances like persecution risks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The applicant must pass Danish language tests (A1 and A2 levels) within specific deadlines after receiving a residence permit, with some exceptions for disabilities or certain nationalities.</w:t>
+        <w:t xml:space="preserve">Language proficiency:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Support and financial stability:</w:t>
+        <w:t xml:space="preserve">The applicant must pass Danish language tests (A1 and A2 levels) within specific deadlines after receiving a residence permit, with some exceptions for disabilities or certain nationalities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The spouse in Denmark must be self-supporting and provide a financial guarantee to support the applicant.</w:t>
+        <w:t xml:space="preserve">Support and financial stability:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Additional requirements:</w:t>
+        <w:t xml:space="preserve">The spouse in Denmark must be self-supporting and provide a financial guarantee to support the applicant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Additional requirements:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The spouse in Denmark must have passed a certain level of Danish language test (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Prøve i Dansk 3</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) and meet specific work and education requirements. They also need to live in an independent residence and must not have a history of domestic violence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In special situations, certain exemptions or suspensions of requirements may apply, such as if the spouse faces persecution, has young children in Denmark, or has serious health issues</w:t>
       </w:r>
     </w:p>
@@ -3370,347 +3738,347 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the Danish Immigration Service rejects the family reunification application, the applicant can appeal to the Danish Immigration Appeals Board within 8 weeks from the date receiving the decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficiaries of subsidiary protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A beneficiary of residence permit under the Section 7(2) of the Aliens Act in Denmark who is separated from his/her family, can apply for </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">family reunification</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> so members of the family can join him/her, under certain conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Danish Immigration Service handles family reunification cases in Denmark, and the procedure follows national rules aligned with international and European standards. Applications for family reunification can be submitted through the Danish immigration authorities' </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId55" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">online portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, available in English and Danish. The approximate processing time is 7 months.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Specific time limits apply for reunification with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId56" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">children of refugees under 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The application must be submitted as soon as possible, no later than 3 months after the beneficiary is granted protection status. To qualify for family reunification, the applicant child must be under 15, live with the parent in Denmark if granted a permit, and not have started their own family. The reunification must be in the child applicant's best interest and the application should be made within 3 months. The parent in Denmark must have legal residence, custody of the child, and no history of child abuse. In some cases, the parent must also have an independent residence and be self-supporting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To qualify for family reunification in Denmark, both the applicant and their spouse/partner need to meet </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">specific requirements</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. These include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
-[...10 lines deleted...]
-          <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The marriage must be legally valid under Danish law, or the couple must have lived together for at least 18 months to be considered permanent cohabitants.</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Both parties must have entered the relationship voluntarily, and it should not be a marriage of convenience.</w:t>
+        <w:t xml:space="preserve">Validity of marriage or cohabitation:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Age requirement:</w:t>
+        <w:t xml:space="preserve">The marriage must be legally valid under Danish law, or the couple must have lived together for at least 18 months to be considered permanent cohabitants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Both parties must have entered the relationship voluntarily, and it should not be a marriage of convenience.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Both the applicant and spouse/partner need to be at least 24 years old. There are exceptions, such as if the spouse faces persecution or has minor children attached to Denmark.</w:t>
+        <w:t xml:space="preserve">Age requirement:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Integration requirement:</w:t>
+        <w:t xml:space="preserve">Both the applicant and spouse/partner need to be at least 24 years old. There are exceptions, such as if the spouse faces persecution or has minor children attached to Denmark.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The applicant and spouse must meet integration conditions, including language skills, work experience, or education. The applicant typically needs to pass a Danish or English language test and have either work experience or educational qualifications.</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Both the applicant and the spouse must agree to actively participate in language and integration efforts.</w:t>
+        <w:t xml:space="preserve">Integration requirement:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Visit to Denmark:</w:t>
+        <w:t xml:space="preserve">The applicant and spouse must meet integration conditions, including language skills, work experience, or education. The applicant typically needs to pass a Danish or English language test and have either work experience or educational qualifications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Both the applicant and the spouse must agree to actively participate in language and integration efforts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The applicant must have visited Denmark at least once legally, unless exempted by special circumstances like persecution risks.</w:t>
+        <w:t xml:space="preserve">Visit to Denmark:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Language proficiency:</w:t>
+        <w:t xml:space="preserve">The applicant must have visited Denmark at least once legally, unless exempted by special circumstances like persecution risks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The applicant must pass Danish language tests (A1 and A2 levels) within specific deadlines after receiving a residence permit, with some exceptions for disabilities or certain nationalities.</w:t>
+        <w:t xml:space="preserve">Language proficiency:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Support and financial stability:</w:t>
+        <w:t xml:space="preserve">The applicant must pass Danish language tests (A1 and A2 levels) within specific deadlines after receiving a residence permit, with some exceptions for disabilities or certain nationalities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The spouse in Denmark must be self-supporting and provide a financial guarantee to support the applicant.</w:t>
+        <w:t xml:space="preserve">Support and financial stability:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Additional requirements:</w:t>
+        <w:t xml:space="preserve">The spouse in Denmark must be self-supporting and provide a financial guarantee to support the applicant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Additional requirements:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The spouse in Denmark must have passed a certain level of Danish language test (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Prøve i Dansk 3</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) and meet specific work and education requirements. They also need to live in an independent residence and must not have a history of domestic violence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In special situations, certain exemptions or suspensions of requirements may apply, such as if the spouse faces persecution, has young children in Denmark, or has serious health issues</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the application is approved by the Danish Immigration Service, the beneficiary needs to arrange and pay for family members’ travel to Denmark. In some cases, other close family members who lived with the beneficiary and are depended on members may also be allowed to join.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the Danish Immigration Service rejects the family reunification application, the applicant can appeal to the Danish Immigration Appeals Board within 8 weeks of receiving the decision.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId36"/>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:headerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -3763,51 +4131,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Forms of protection - Denmark</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -3911,51 +4279,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9E4C3D11"/>
+    <w:nsid w:val="2959D554"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4059,51 +4427,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="94F76424"/>
+    <w:nsid w:val="85696FD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4207,51 +4575,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6CE83824"/>
+    <w:nsid w:val="0CF19879"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4355,51 +4723,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="BEEA1AC1"/>
+    <w:nsid w:val="76987BB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4503,51 +4871,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="9717B5AB"/>
+    <w:nsid w:val="CE4708B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4651,51 +5019,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="8FB9BE33"/>
+    <w:nsid w:val="BC301EDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4799,51 +5167,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="E2CFAED3"/>
+    <w:nsid w:val="BB930731"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4947,51 +5315,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="6BE8BD93"/>
+    <w:nsid w:val="F7BF4D8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5095,51 +5463,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="6C3EDDA5"/>
+    <w:nsid w:val="E1903F2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5243,51 +5611,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="3E545421"/>
+    <w:nsid w:val="80A8F4F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5391,51 +5759,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="3BE228EC"/>
+    <w:nsid w:val="EFDC48C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5539,51 +5907,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="9F871845"/>
+    <w:nsid w:val="3590343E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16">
+    <w:nsid w:val="F2B35AA3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5686,52 +6202,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="D5EEEBD0"/>
+  <w:abstractNum w:abstractNumId="17">
+    <w:nsid w:val="A1CBD178"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5834,52 +6350,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="2833AE5E"/>
+  <w:abstractNum w:abstractNumId="18">
+    <w:nsid w:val="6A73C858"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5982,52 +6498,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="C5392956"/>
+  <w:abstractNum w:abstractNumId="19">
+    <w:nsid w:val="1880C27C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6130,52 +6646,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="E0F919EF"/>
+  <w:abstractNum w:abstractNumId="20">
+    <w:nsid w:val="F29A2393"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6278,52 +6794,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="257F323B"/>
+  <w:abstractNum w:abstractNumId="21">
+    <w:nsid w:val="0205E47D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6426,52 +6942,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="FB7E1DFE"/>
+  <w:abstractNum w:abstractNumId="22">
+    <w:nsid w:val="3E4BBE0A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6574,52 +7090,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="49B0B313"/>
+  <w:abstractNum w:abstractNumId="23">
+    <w:nsid w:val="C60647C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6722,52 +7238,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="3195F63A"/>
+  <w:abstractNum w:abstractNumId="24">
+    <w:nsid w:val="46B15C58"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6870,52 +7386,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="A8373276"/>
+  <w:abstractNum w:abstractNumId="25">
+    <w:nsid w:val="A40DECFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7018,52 +7534,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="76DC868D"/>
+  <w:abstractNum w:abstractNumId="26">
+    <w:nsid w:val="ED56DE09"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7166,52 +7682,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="A47F1275"/>
+  <w:abstractNum w:abstractNumId="27">
+    <w:nsid w:val="18735DFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7314,52 +7830,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="8E9C5FDB"/>
+  <w:abstractNum w:abstractNumId="28">
+    <w:nsid w:val="5B6CCB43"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7462,52 +7978,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="E8384C88"/>
+  <w:abstractNum w:abstractNumId="29">
+    <w:nsid w:val="4837706E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7610,52 +8126,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="663214E0"/>
+  <w:abstractNum w:abstractNumId="30">
+    <w:nsid w:val="6A79D38F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7758,52 +8274,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="E1F04EB3"/>
+  <w:abstractNum w:abstractNumId="31">
+    <w:nsid w:val="CE5B77E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7906,52 +8422,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="C59C75F7"/>
+  <w:abstractNum w:abstractNumId="32">
+    <w:nsid w:val="4C49C2C3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8054,52 +8570,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="AADC67DC"/>
+  <w:abstractNum w:abstractNumId="33">
+    <w:nsid w:val="BA9FD9BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8202,52 +8718,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="D7959F45"/>
+  <w:abstractNum w:abstractNumId="34">
+    <w:nsid w:val="E74CFA7D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8350,52 +8866,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="C3CBD53E"/>
+  <w:abstractNum w:abstractNumId="35">
+    <w:nsid w:val="B191AF12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8498,52 +9014,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="AA0A180B"/>
+  <w:abstractNum w:abstractNumId="36">
+    <w:nsid w:val="DD03BE7E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8646,52 +9162,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="A92B45B3"/>
+  <w:abstractNum w:abstractNumId="37">
+    <w:nsid w:val="09A0C5B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8794,52 +9310,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="AF5E34F0"/>
+  <w:abstractNum w:abstractNumId="38">
+    <w:nsid w:val="B9B3C8DD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8942,52 +9458,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="84A7A781"/>
+  <w:abstractNum w:abstractNumId="39">
+    <w:nsid w:val="2D603DBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9090,52 +9606,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="2EF84BB3"/>
+  <w:abstractNum w:abstractNumId="40">
+    <w:nsid w:val="CFDF0803"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9238,52 +9754,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="795B3090"/>
+  <w:abstractNum w:abstractNumId="41">
+    <w:nsid w:val="791748F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9386,52 +9902,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="6BA29ABE"/>
+  <w:abstractNum w:abstractNumId="42">
+    <w:nsid w:val="78426896"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9534,52 +10050,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="B07114DB"/>
+  <w:abstractNum w:abstractNumId="43">
+    <w:nsid w:val="DBA2012A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9799,50 +10315,53 @@
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="42"/>
   </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -9922,51 +10441,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2024/1009" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nyidanmark.dk/-/media/Files/US/Lovstof/Lovgivning/Bkg-nr-184-af-14-februar-2025-af-anordning-om-ikrafttrden-for-Grnland-af-udlndingeloven.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.logir.fo/Anordning/182-fra-22-03-2001-ikrafttraeden-for-Faeroerne-af-udlaendingeloven" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.logir.fo/Bekendtgorelse/636-fra-07-06-2010-om-udlaendinges-adgang-til-Faeroerne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2022/550" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/retsinfo/2024/10041" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2024/1654" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2024/1761" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/retsinfo/2024/10228" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2024/1655" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/retsinfo/2024/10203" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2024/1714" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2024/1713" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uim.dk/udlaendingestyrelsen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uim.dk/ministeriet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nyidanmark.dk/da/Du-vil-forl%C3%A6nge/Asyl/Flygtning-eller-almindelig-kvoteflygtning/?anchor=0F92E7FF2C7A4F96840C4F446727DE89&amp;callbackItem=F3E27768DC8D46CCBC02E23A7F82584C&amp;callbackAnchor=B1C0A10FA59F4FA28BB20E47AE951C6E0F92E7FF2C7A4F96840C4F446727DE89" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bm.dk/the-ministry-of-employment/residence-and-work-in-denmark" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrationogjob.dk/igu/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2020/1146" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrationogjob.dk/media/2wgehmld/igu-folder-engelsk.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrationogjob.dk/beskaeftigelse/arbejdspligt/#accordion-find-links-til-relevant-lovgivning" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrationogjob.dk/nyankomne/modtagelse/#accordion-overgivelsessamtale-sikrer-overgivelse-af-relevante-oplysninger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrationogjob.dk/nyankomne/modtagelse/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrationogjob.dk/nyankomne/kontrakt-og-erklaering/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrationogjob.dk/nyankomne/introduktionsprogrammet/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nyidanmark.dk/en-GB/You-want-to-apply/Family/Family-reunification/Child-of-a-refugee-in-Denmark?anchor=canyouapply" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nyidanmark.dk/en-GB/You-want-to-apply/Family/Family-reunification/Spouse-or-partner-of-refugee-in-Denmark?anchor=howtoapply" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nyidanmark.dk/en-GB/You-want-to-apply/Family/Family-reunification/Child-of-a-refugee-in-Denmark" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nyidanmark.dk/en-GB/You-want-to-apply/Family/Family-reunification/Spouse-or-partner-of-refugee-in-Denmark?anchor=canyouapply" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10547" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10548" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10549" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10550" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10551" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10552" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10553" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10554" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10555" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10556" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10557" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10558" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10570" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10559" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10560" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10561" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10562" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10563" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10564" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10565" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10566" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10567" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2024/1009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nyidanmark.dk/-/media/Files/US/Lovstof/Lovgivning/Bkg-nr-184-af-14-februar-2025-af-anordning-om-ikrafttrden-for-Grnland-af-udlndingeloven.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.logir.fo/Anordning/182-fra-22-03-2001-ikrafttraeden-for-Faeroerne-af-udlaendingeloven" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.logir.fo/Bekendtgorelse/636-fra-07-06-2010-om-udlaendinges-adgang-til-Faeroerne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2022/550" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/retsinfo/2024/10041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2024/1654" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2024/1761" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/retsinfo/2024/10228" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2024/1655" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/retsinfo/2024/10203" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2024/1714" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2024/1713" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uim.dk/udlaendingestyrelsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uim.dk/ministeriet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nyidanmark.dk/da/Du-vil-forl%C3%A6nge/Asyl/Flygtning-eller-almindelig-kvoteflygtning/?anchor=0F92E7FF2C7A4F96840C4F446727DE89&amp;callbackItem=F3E27768DC8D46CCBC02E23A7F82584C&amp;callbackAnchor=B1C0A10FA59F4FA28BB20E47AE951C6E0F92E7FF2C7A4F96840C4F446727DE89" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bm.dk/the-ministry-of-employment/residence-and-work-in-denmark" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrationogjob.dk/igu/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2020/1146" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrationogjob.dk/media/2wgehmld/igu-folder-engelsk.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrationogjob.dk/beskaeftigelse/arbejdspligt/#accordion-find-links-til-relevant-lovgivning" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrationogjob.dk/nyankomne/modtagelse/#accordion-overgivelsessamtale-sikrer-overgivelse-af-relevante-oplysninger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrationogjob.dk/nyankomne/modtagelse/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrationogjob.dk/nyankomne/kontrakt-og-erklaering/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrationogjob.dk/nyankomne/introduktionsprogrammet/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nyidanmark.dk/en-GB/You-want-to-apply/Family/Family-reunification/Child-of-a-refugee-in-Denmark?anchor=canyouapply" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nyidanmark.dk/en-GB/You-want-to-apply/Family/Family-reunification/Spouse-or-partner-of-refugee-in-Denmark?anchor=howtoapply" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nyidanmark.dk/en-GB/You-want-to-apply/Family/Family-reunification/Child-of-a-refugee-in-Denmark" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nyidanmark.dk/en-GB/You-want-to-apply/Family/Family-reunification/Spouse-or-partner-of-refugee-in-Denmark?anchor=canyouapply" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>