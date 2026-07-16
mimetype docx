--- v1 (2026-07-16)
+++ v2 (2026-07-16)
@@ -4279,51 +4279,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2959D554"/>
+    <w:nsid w:val="ACFFE994"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4427,51 +4427,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="85696FD2"/>
+    <w:nsid w:val="67859305"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4575,51 +4575,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0CF19879"/>
+    <w:nsid w:val="DB0A66AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4723,51 +4723,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="76987BB8"/>
+    <w:nsid w:val="F2D32324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4871,51 +4871,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="CE4708B8"/>
+    <w:nsid w:val="33477C41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5019,51 +5019,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="BC301EDF"/>
+    <w:nsid w:val="4DA9F27C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5167,51 +5167,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="BB930731"/>
+    <w:nsid w:val="36D737E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5315,51 +5315,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="F7BF4D8B"/>
+    <w:nsid w:val="230CBB80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5463,51 +5463,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="E1903F2A"/>
+    <w:nsid w:val="AA897BB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5611,51 +5611,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="80A8F4F6"/>
+    <w:nsid w:val="095B28CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5759,51 +5759,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="EFDC48C9"/>
+    <w:nsid w:val="C4294608"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5907,51 +5907,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="3590343E"/>
+    <w:nsid w:val="402C6819"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6055,51 +6055,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="F2B35AA3"/>
+    <w:nsid w:val="2A13103F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6203,51 +6203,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="A1CBD178"/>
+    <w:nsid w:val="FCC3DFF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6351,51 +6351,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="6A73C858"/>
+    <w:nsid w:val="45549DE4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6499,51 +6499,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="1880C27C"/>
+    <w:nsid w:val="493B4C73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6647,51 +6647,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="F29A2393"/>
+    <w:nsid w:val="C12969FC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6795,51 +6795,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="0205E47D"/>
+    <w:nsid w:val="D43B8F7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6943,51 +6943,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="3E4BBE0A"/>
+    <w:nsid w:val="CC447AF9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7091,51 +7091,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="C60647C6"/>
+    <w:nsid w:val="3631AE61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7239,51 +7239,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="46B15C58"/>
+    <w:nsid w:val="8D190F74"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7387,51 +7387,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="A40DECFE"/>
+    <w:nsid w:val="4C8353DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7535,51 +7535,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="ED56DE09"/>
+    <w:nsid w:val="D0F7242C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7683,51 +7683,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="18735DFD"/>
+    <w:nsid w:val="122994B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7831,51 +7831,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="5B6CCB43"/>
+    <w:nsid w:val="AA7EB2E7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7979,51 +7979,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="4837706E"/>
+    <w:nsid w:val="14FCF71C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8127,51 +8127,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="6A79D38F"/>
+    <w:nsid w:val="87DFCF97"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8275,51 +8275,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="CE5B77E4"/>
+    <w:nsid w:val="F2284CEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8423,51 +8423,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="4C49C2C3"/>
+    <w:nsid w:val="4DB91C89"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8571,51 +8571,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="BA9FD9BE"/>
+    <w:nsid w:val="9E338823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8719,51 +8719,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="E74CFA7D"/>
+    <w:nsid w:val="7C0413FD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8867,51 +8867,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="B191AF12"/>
+    <w:nsid w:val="F6842627"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9015,51 +9015,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="DD03BE7E"/>
+    <w:nsid w:val="E1ECF1CF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9163,51 +9163,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="09A0C5B8"/>
+    <w:nsid w:val="44C3C05B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9311,51 +9311,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="B9B3C8DD"/>
+    <w:nsid w:val="1BCC2EC6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9459,51 +9459,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="2D603DBE"/>
+    <w:nsid w:val="9216147D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9607,51 +9607,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="CFDF0803"/>
+    <w:nsid w:val="4B8D64BC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9755,51 +9755,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="791748F9"/>
+    <w:nsid w:val="37248A99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9903,51 +9903,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="78426896"/>
+    <w:nsid w:val="9CCE695B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10051,51 +10051,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
-    <w:nsid w:val="DBA2012A"/>
+    <w:nsid w:val="D14B56DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>