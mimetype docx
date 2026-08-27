--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,128 +13,143 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Draft bill on departure terminal law zzzzzz</w:t>
+          <w:t xml:space="preserve">Draft bill on departure terminal law</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...30 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Draft bill on departure terminal law proposes the introduction of a so-called screening regulation, cf. Regulation (EU) 2024/1356, which is considered a development of the Schengen acquis. The regulation stipulates that certain third-country nationals arriving at the external borders of the Schengen area shall be subject to a specific screening process. This includes, among other things, identification, background checks, a preliminary health assessment and an assessment of whether the person concerned is in a vulnerable situation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Such measures are already taken in Iceland under the Aliens Act when an individual applies for international protection. However, the Screening Regulation stipulates that the process should also cover those who enter the country illegally without applying for protection and those who stay illegally in the country without having previously been screened upon entry into the Schengen area.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">It is proposed that a law be enacted on the detention of foreigners at departure points. A screening regulation will also be introduced that will provide for the screening of third-country nationals at external borders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The bill stipulates that it will not be permitted to detain unaccompanied children at a departure station. It will therefore only be permitted to detain children at a departure station when they are accompanied by a parent or guardian.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Legislative proposal: Case No. S-193/2025 Published: 2.10.2025 available at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://island.is/samradsgatt/mal/4078</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Justice | Dómsmálaráðuneytið (2 October, 2025), Drög að frumvarpi til laga um brottfararstöð [Draft bill on departure terminal law],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://island.is/samradsgatt/mal/4078</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">02.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -165,52 +180,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory, Detention, Applicants with special needs, Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -263,187 +278,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2301AF39"/>
+    <w:nsid w:val="988CB941"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -672,55 +720,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/draft-bill-departure-terminal-law" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/samradsgatt/mal/4078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/draft-bill-departure-terminal-law" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/samradsgatt/mal/4078" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>