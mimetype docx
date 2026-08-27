--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -7,92 +7,96 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Institutions discuss key activities for refugee children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The SAR Chairman and the Chairman of the State Agency for Child Protection discussed on their partnership and key activities under the pilot project for alternative social services for unaccompanied minors. The meeting highlighted the need to ensure timely cooperation between the institutions for assistance in referral of unaccompanied minors, and the measures needed to cater children’s needs. Such cooperation leads to sustainable results and effective support for unaccompanied children.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (28 October, 2025), Председателите на Държавната агенция за бежанците Иван Иванов и на Държавната агенция за закрила на детето Теодора Иванова обсъдиха партньорството си по ключови дейности за децата бежанци [The chairpersons of the State Agency for Refugees Ivan Ivanov and the State Agency for Child Protection Teodora Ivanova discussed their partnership on key activities for refugee children],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/1012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -221,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="59C91090"/>
+    <w:nsid w:val="B28BD925"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -630,55 +667,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/1012" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/institutions-discuss-key-activities-refugee-children" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/1012" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>