--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -1673,51 +1673,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Resettlement and humanitarian admission - Denmark</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -1821,51 +1821,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C01D6BC8"/>
+    <w:nsid w:val="2F28F105"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1969,51 +1969,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1F65D88C"/>
+    <w:nsid w:val="94B693BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2117,51 +2117,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="491A5787"/>
+    <w:nsid w:val="C881E329"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2265,51 +2265,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5BF72D15"/>
+    <w:nsid w:val="49F88E3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2413,51 +2413,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="BDD6C37A"/>
+    <w:nsid w:val="AD4EC069"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2561,51 +2561,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="EB443D78"/>
+    <w:nsid w:val="57990ECC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2709,51 +2709,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="CC166D25"/>
+    <w:nsid w:val="D78E905B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>