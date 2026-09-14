--- v0 (2026-07-17)
+++ v1 (2026-09-14)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Greek Council for Refugees requests investigation for reception conditions in the Sintiki facility zzzzzz</w:t>
+          <w:t xml:space="preserve">Greek Council for Refugees requests investigation for reception conditions in the Sintiki facility</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following complaints from asylum seekers at the facility in Sintiki, the Greek Council for Refugees requested the intervention of the Ombudsman to conduct an investigation into the conditions of their detention. Reports concerned the provision of food, medical care, hygiene and clothing, living, sleeping and cleaning conditions. Applicants also reported incidents of disproportionate and unnecessary police measures of disciplinary nature.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greek Council for Refugees | Ελληνικό Συμβούλιο για τους Πρόσφυγες (14 November, 2025), Αίτημα ΕΣΠ προς Συνήγορο του Πολίτη για διενέργεια αυτοψίας στην Κλειστή Δομή Σιντικής Σερρών σχετικά με αναφορές για ακατάλληλες συνθήκες κράτησης. [ Request to the Greek Ombudsman to conduct an investigation at the Sintiki Closed Facility in Serres regarding reports of inappropriate detention conditions],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gcr.gr/en/news/item/aitima-esp-pros-synigoro-toy-politi-gia-dienergeia-aytopsias-stin-kleisti-domi-sintikis-serron-schetika-me-anafores-gia-akatalliles-synthikes-kratisis/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Material reception conditions, Detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="59E7E145"/>
+    <w:nsid w:val="712348D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-council-refugees-requests-investigation-reception-conditions-sintiki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcr.gr/en/news/item/aitima-esp-pros-synigoro-toy-politi-gia-dienergeia-aytopsias-stin-kleisti-domi-sintikis-serron-schetika-me-anafores-gia-akatalliles-synthikes-kratisis/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-council-refugees-requests-investigation-reception-conditions-sintiki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcr.gr/en/news/item/aitima-esp-pros-synigoro-toy-politi-gia-dienergeia-aytopsias-stin-kleisti-domi-sintikis-serron-schetika-me-anafores-gia-akatalliles-synthikes-kratisis/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>