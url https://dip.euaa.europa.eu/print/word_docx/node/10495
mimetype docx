--- v1 (2026-09-14)
+++ v2 (2026-09-14)
@@ -406,51 +406,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="712348D5"/>
+    <w:nsid w:val="F19589FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>