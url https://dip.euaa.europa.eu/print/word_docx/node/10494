--- v0 (2026-07-16)
+++ v1 (2026-09-14)
@@ -13,208 +13,228 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Luxembourg launches new initiatives to strengthen migrant integration and social cohesion zzzzzz</w:t>
+          <w:t xml:space="preserve">Luxembourg launches new initiatives to strengthen migrant integration and social cohesion</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The European Commission’s Directorate-General for Migration and Home Affairs reported on recent measures adopted by Luxembourg to promote migrant integration and social cohesion, including:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AMIF-funded projects: In 2025, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">11 projects</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> supported by the Asylum, Migration and Integration Fund (AMIF) began implementation. These initiatives address key areas of migrant integration, including combating racism, delivering intercultural training, supporting language learning, and protecting unaccompanied minors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National action plans on social inclusion: The government is introducing three national action plans, led by the Ministry of Family, Solidarity and Living Together: the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National action plan to combat poverty</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National action plan against discrimination and racism</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Plan on living together</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Anti-racism toolbox for municipalities: The Ministry of Family, Solidarity and Living Together, in cooperation with the Association de Soutien aux Travailleurs Immigrés (ASTI) and the Association Luxembourgeoise pour le Dialogue Interculturel (ALDIC), developed an </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">anti-racism toolbox</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> designed to support municipalities in addressing racism through local-level measures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Inclusion of displaced persons from Ukraine: According to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">statistics</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> shared by representatives of the Family, Interior, and National Education ministries, as of 31 July 2025 Luxembourg had received 3,671 displaced persons from Ukraine. Among individuals aged 15–64, 31.4% were employed. As regards education, 958 Ukrainian children were enrolled in schools: 477 in primary education and 481 in secondary education.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Commission (22 January, 2026), [New initiatives promote migrant integration and social cohesion in Luxembourg],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://home-affairs.ec.europa.eu/news/new-initiatives-promote-migrant-integration-and-social-cohesion-luxembourg-2026-01-22_en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -245,52 +265,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId15"/>
-      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -343,187 +363,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A8C8AAFD"/>
+    <w:nsid w:val="69F2494A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -627,51 +680,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6E89077A"/>
+    <w:nsid w:val="E441A32E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -903,55 +956,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/luxembourg/luxembourg-launches-new-initiatives-strengthen-migrant-integration-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fonds-europeens.public.lu/fr/projets.html?r=f%2Faem_fonds%2Fprojects_tags%3Afonds-europeens%5Cfonds%5Camif&amp;utm_campaign=Zesummeliewen%20Newsletter%20mars%202025&amp;utm_medium=email&amp;utm_source=Mailjet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mfsva.gouvernement.lu/fr/le-ministere/attributions/solidarite/pan-pauvrete.html?utm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gouvernement.lu/en/actualites/agenda.gouvernement2024%2Bfr%2Bactualites%2Btoutes_actualites%2Bcommuniques%2B2025%2B12-decembre%2B01-pan-discrimination-raciale.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mfsva.gouvernement.lu/fr/le-ministere/attributions/integration.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gemengen.zesummeliewen.lu/wp-content/uploads/2023/08/Brochure-Boite-a-outils-anti-racistes-pour-les-communes.pdf?utm_campaign=Newsletter%209%2F2025&amp;utm_medium=email&amp;utm_source=Mailjet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://men.public.lu/content/dam/men/fr/actualites/articles/questions-parlementaires/2025/09/qp-2739.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/news/new-initiatives-promote-migrant-integration-and-social-cohesion-luxembourg-2026-01-22_en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/luxembourg/luxembourg-launches-new-initiatives-strengthen-migrant-integration-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fonds-europeens.public.lu/fr/projets.html?r=f%2Faem_fonds%2Fprojects_tags%3Afonds-europeens%5Cfonds%5Camif&amp;utm_campaign=Zesummeliewen%20Newsletter%20mars%202025&amp;utm_medium=email&amp;utm_source=Mailjet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mfsva.gouvernement.lu/fr/le-ministere/attributions/solidarite/pan-pauvrete.html?utm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gouvernement.lu/en/actualites/agenda.gouvernement2024%2Bfr%2Bactualites%2Btoutes_actualites%2Bcommuniques%2B2025%2B12-decembre%2B01-pan-discrimination-raciale.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mfsva.gouvernement.lu/fr/le-ministere/attributions/integration.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gemengen.zesummeliewen.lu/wp-content/uploads/2023/08/Brochure-Boite-a-outils-anti-racistes-pour-les-communes.pdf?utm_campaign=Newsletter%209%2F2025&amp;utm_medium=email&amp;utm_source=Mailjet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://men.public.lu/content/dam/men/fr/actualites/articles/questions-parlementaires/2025/09/qp-2739.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/news/new-initiatives-promote-migrant-integration-and-social-cohesion-luxembourg-2026-01-22_en" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>