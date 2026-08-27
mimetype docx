--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">GCR reports: Criminal prosecution on felony charges against senior members of the Coast Guard zzzzzz</w:t>
+          <w:t xml:space="preserve">GCR reports: Criminal prosecution on felony charges against senior members of the Coast Guard</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Greek Council of Refugees reported that by order of the Prosecutor of the Court of Appeal, criminal proceedings are to be brought against four senior officers of the Coast Guard, including its current chief, whose case had been shelved by the prosecutor of the Piraeus Naval Court, and the survivors had lodged an appeal against the shelving.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The criminal prosecution concerns a felony and other offences, specifically: a) serial exposure through failure to fulfil the legal obligation to rescue and assist persons in distress, which caused the death of the victims, b) serial exposure of other persons by failure to fulfil the legal obligation to rescue them and leave them helpless, and c) manslaughter by negligence through serial failure to fulfil legal obligations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greek Council for Refugees | Ελληνικό Συμβούλιο για τους Πρόσφυγες (7 November, 2025), [Pylos shipwreck: Criminal prosecution on felony charges against the current head of the Coast Guard and senior members of its leadership],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gcr.gr/en/news/item/nayagio-stin-pylo-askisi-poinikis-dioxis-gia-kakoyrgima-kata-toy-nyn-archigoy-toy-limenikoy-somatos-kai-anoteron-stelechon-tis-igesias-toy/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">07.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6F29074C"/>
+    <w:nsid w:val="86CC2A38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/gcr-reports-criminal-prosecution-felony-charges-against-senior-members-coast" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcr.gr/en/news/item/nayagio-stin-pylo-askisi-poinikis-dioxis-gia-kakoyrgima-kata-toy-nyn-archigoy-toy-limenikoy-somatos-kai-anoteron-stelechon-tis-igesias-toy/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/gcr-reports-criminal-prosecution-felony-charges-against-senior-members-coast" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcr.gr/en/news/item/nayagio-stin-pylo-askisi-poinikis-dioxis-gia-kakoyrgima-kata-toy-nyn-archigoy-toy-limenikoy-somatos-kai-anoteron-stelechon-tis-igesias-toy/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>