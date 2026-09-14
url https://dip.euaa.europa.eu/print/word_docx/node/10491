--- v0 (2026-07-16)
+++ v1 (2026-09-14)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Minister of Home Affairs presents draft law implementing the Pact on Migration and Asylum zzzzzz</w:t>
+          <w:t xml:space="preserve">The Minister of Home Affairs presents draft law implementing the Pact on Migration and Asylum</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister of Home Affairs,</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Léon Gloden</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, presented the new law implementing the EU Pact on Migration and Asylum, aimed at establishing a more responsible immigration policy. According to the press release, although</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Luxembourg</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has neither external land nor sea borders, it has ranked among the leading Member States in recent years in terms of applicants for international protection per capita.</w:t>
       </w:r>
@@ -160,54 +173,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The press release also outlined the key innovations introduced by the Pact, notably concerning screening, border procedures, and provisions related to unaccompanied minors. Finally, it highlighted that the Pact introduces a shift regarding asylum appeals in Luxembourg: appeals will no longer have automatic suspensive effect, except in the regular asylum procedure. Appeals will only be possible in relation to the regular asylum procedure and the withdrawal of international protection by the Minister.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Home Affairs | Ministère des Affaires intérieures (14 January, 2026), Présentation du projet de loi pour la mise en oeuvre du Pacte européen sur la migration et l'asile [Presentation of the draft law for the implementation of the European Pact on Migration and Asylum],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://maint.gouvernement.lu/fr/actualites.gouvernement2024+fr+actualites+toutes_actualites+communiques+2026+01-janvier+14-gloden-pacte-europeen-migration.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -238,52 +252,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -336,187 +350,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F17FA8DD"/>
+    <w:nsid w:val="7250B142"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -620,51 +667,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E9CDE616"/>
+    <w:nsid w:val="5CB99E7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -896,55 +943,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/luxembourg/minister-home-affairs-presents-draft-law-implementing-pact-migration-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maint.gouvernement.lu/fr/actualites.gouvernement2024+fr+actualites+toutes_actualites+communiques+2026+01-janvier+14-gloden-pacte-europeen-migration.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/luxembourg/minister-home-affairs-presents-draft-law-implementing-pact-migration-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maint.gouvernement.lu/fr/actualites.gouvernement2024+fr+actualites+toutes_actualites+communiques+2026+01-janvier+14-gloden-pacte-europeen-migration.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>