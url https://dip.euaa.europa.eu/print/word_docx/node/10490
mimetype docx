--- v0 (2026-07-07)
+++ v1 (2026-08-28)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Refugee Support Aegean and PRO ASYL publish submission to the Committee of Ministers on sea border management zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Refugee Support Aegean and PRO ASYL publish submission to the Committee of Ministers on sea border management</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugee Support Aegean and PRO ASYL offered their contribution to the Committee of Ministers of the Council of Europe on a series of cases decided by the ECtHR in relation to violations of human rights by Greek law enforcement bodies in the context of border management operations. The joint submission argues that the breaches of the human right to life found by the Strasbourg Court in these cases are owed to complex and systemic deficiencies that persist to date, from the 2023 Pylos shipwreck to more recent incidents. According to the accompanying press release, these issues are mainly reflected in:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Flaws in the planning and implementation of search and rescue operations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
@@ -94,54 +84,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Ineffectiveness of criminal investigations by the Naval Court Prosecutor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugee Support Aegean (6 November, 2025), [Accountability adrift in Greek waters: Addressing human rights violations in Greek Coast Guard border management operations],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rsaegean.org/en/accountability-adrift-in-greek-waters/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">06.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -172,52 +163,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -270,187 +261,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A35618C2"/>
+    <w:nsid w:val="8C766BE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -554,51 +578,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6B79E7E9"/>
+    <w:nsid w:val="78434358"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -830,55 +854,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/refugee-support-aegean-and-pro-asyl-publish-submission-committee-ministers-sea" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsaegean.org/en/accountability-adrift-in-greek-waters/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/refugee-support-aegean-and-pro-asyl-publish-submission-committee-ministers-sea" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsaegean.org/en/accountability-adrift-in-greek-waters/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>