--- v0 (2026-07-07)
+++ v1 (2026-08-28)
@@ -13,99 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Croatian Law Centre launched a project to provide legal information and counselling to asylum applicants zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">The Croatian Law Centre launched a project to provide legal information and counselling to asylum applicants</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Croatian Law Centre was granted AMIF funding (European Union’s Asylum, Migration and Integration Fund) to provide legal counselling to applicants for international protection, including unaccompanied minors and their guardians. The project commenced on 31 October 2025 and envisages the provision of legal information and counselling on the international protection procedure, as well as on the rights and obligations of applicants, such as access to free legal aid. The project also comprises group counselling sessions and workshops in reception centres and facilities where border procedures are to be conducted, and the development of an informational leaflet in cooperation with the Ministry of the Interior. The leaflet will be translated into several languages and made available at relevant locations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Croatian Law Centre | Hrvatski Pravni Centar (6 November, 2025), Projekt „Pravno savjetovanje u postupku odobrenja međunarodne zaštite” [Project "Legal Counseling in the Procedure for Granting International Protection"],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.hpc.hr/2025/10/31/projekt-pravno-savjetovanje-u-postupku-odobrenja-medunarodne-zastite/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">06.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -136,52 +127,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation, Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -234,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A9DBDA24"/>
+    <w:nsid w:val="DE4E6ADA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,55 +667,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/croatian-law-centre-launched-project-provide-legal-information-and-counselling" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hpc.hr/2025/10/31/projekt-pravno-savjetovanje-u-postupku-odobrenja-medunarodne-zastite/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/croatian-law-centre-launched-project-provide-legal-information-and-counselling" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hpc.hr/2025/10/31/projekt-pravno-savjetovanje-u-postupku-odobrenja-medunarodne-zastite/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>