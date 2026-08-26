--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,78 +13,81 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNICEF and CNZD published study to improve services for children on the move and a leaflet for foster families zzzzzz</w:t>
+          <w:t xml:space="preserve">UNICEF and CNZD published study to improve services for children on the move and a leaflet for foster families</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNICEF Croatia published a leaflet in several languages with information addressed </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">to foster parents of unaccompanied children</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> in Croatia and, in partnership with the Center for Missing and Abused Children (CNZD), conducted the study </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">“A path to empowerment: improving services for children on the move”</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The study reports on data collected through interviews with unaccompanied children, as well as survey research and focus groups among professionals working with them. Its aim is to empower social service providers, primarily educators, foster parents, and other professionals working with unaccompanied children in the social welfare system and reception centres for applicants for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report concludes that most children view Croatia and Bosnia and Herzegovina as transit countries rather than final destinations, though they see these territories as a second option if they find employment. It also finds that language barriers, limited educational backgrounds and frequent illiteracy can significantly hinder access to assistance and services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regarding international protection, the study finds that children often wish to avoid seeking asylum due to worries about being returned under the Dublin Regulation, a concern that is shared by childcare providers. The study clarifies that, currently, returns of unaccompanied children under the Dublin framework are not carried out, and finds that childcare professionals are not familiar with the new Pact on Migration and Asylum, and are often unaware of how the new legal framework will affect their daily work with unaccompanied children.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -95,51 +98,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">United Nations Children’s Emergency Fund (1 November, 2025), Put k osnaživanju: unaprjeđenje usluga za djecu u pokretu [A path to empowerment: improving services for children on the move],</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.unicef.org/croatia/izvjesca/put-k-osnazivanju</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -268,187 +272,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9D669F66"/>
+    <w:nsid w:val="E3A8C981"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -681,51 +718,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/unicef-and-cnzd-published-study-improve-services-children-move-and-leaflet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicef.org/croatia/izvjesca/skrb-za-djecu-bez-pratnje" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicef.org/croatia/media/18401/file/unicef_put%20k%20osnazivanju_FIN%20web.pdf.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicef.org/croatia/izvjesca/put-k-osnazivanju" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>