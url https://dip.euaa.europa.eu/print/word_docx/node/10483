--- v1 (2026-08-26)
+++ v2 (2026-10-14)
@@ -22,62 +22,50 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The Ministry of the Interior issues new rules related to reception and voluntary return assistance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior implemented changes in the administrative sector, based on new rules and regulations which will enter into force at the beginning of 2026. The following changes concern reception and voluntary return assistance:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The reception allowance will remain at a reduced level, and the validity of the temporary law will be extended until 11 June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -96,51 +84,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">A decree issued by the Ministry of the Interior on voluntary return assistance will enter into force on 1 January 2026 for the period 2026-2027. The decree is similar to previous provisions, except there is a higher voluntary return allowance for applications submitted within 30 days from the notification of the first negative decision on asylum or the withdrawal of the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Sisäministeriö (22 December, 2025), Vuodenvaihteen muutoksia sisäministeriön hallinnonalalla [New Year's changes in the administrative branch of the Ministry of the Interior],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://intermin.fi/-/vuodenvaihteen-muutoksia-sisaministerion-hallinnonalalla-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.12.2025</w:t>
       </w:r>
@@ -175,52 +163,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Material reception conditions, Rights, obligations and limitations, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -285,51 +273,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -442,51 +430,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F1EC5425"/>
+    <w:nsid w:val="A53B0AC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -590,51 +578,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C0BFF37E"/>
+    <w:nsid w:val="0E641EBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -866,51 +854,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/ministry-interior-issues-new-rules-related-reception-and-voluntary-return" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/vuodenvaihteen-muutoksia-sisaministerion-hallinnonalalla-5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/ministry-interior-issues-new-rules-related-reception-and-voluntary-return" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/vuodenvaihteen-muutoksia-sisaministerion-hallinnonalalla-5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>