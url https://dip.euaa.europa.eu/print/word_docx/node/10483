--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Ministry of the Interior issues new rules related to reception and voluntary return assistance zzzzzz</w:t>
+          <w:t xml:space="preserve">The Ministry of the Interior issues new rules related to reception and voluntary return assistance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior implemented changes in the administrative sector, based on new rules and regulations which will enter into force at the beginning of 2026. The following changes concern reception and voluntary return assistance:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The reception allowance will remain at a reduced level, and the validity of the temporary law will be extended until 11 June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -97,51 +99,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Sisäministeriö (22 December, 2025), Vuodenvaihteen muutoksia sisäministeriön hallinnonalalla [New Year's changes in the administrative branch of the Ministry of the Interior],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://intermin.fi/-/vuodenvaihteen-muutoksia-sisaministerion-hallinnonalalla-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -270,187 +273,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0D5F14A5"/>
+    <w:nsid w:val="F1EC5425"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -554,51 +590,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="63B959D8"/>
+    <w:nsid w:val="C0BFF37E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -834,51 +870,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/ministry-interior-issues-new-rules-related-reception-and-voluntary-return" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/vuodenvaihteen-muutoksia-sisaministerion-hallinnonalalla-5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>