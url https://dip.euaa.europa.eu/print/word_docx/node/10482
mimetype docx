--- v0 (2026-07-06)
+++ v1 (2026-08-27)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">SAR representative encourages refugee children to learn Bulgarian language zzzzzz</w:t>
+          <w:t xml:space="preserve">SAR representative encourages refugee children to learn Bulgarian language</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During a visit of the Safe Zone at the Registration and Reception Centre in Ovcha Kupel, the Deputy Prime Minister and the SAR Chairman inspected the premises and met with children accommodated, namely 21 unaccompanied minors from Egypt and Syria. The SAR Chairman encouraged the children to learn the Bulgarian language, emphasising that education opens more opportunities in the country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (20 December, 2025), Иван Иванов към деца бежанци: Учете български език [Ivan Ivanov to refugee children: Learn Bulgarian language],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/1055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Integration, Applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3AE43D61"/>
+    <w:nsid w:val="7846B9CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/sar-representative-encourages-refugee-children-learn-bulgarian-language" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/1055" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/sar-representative-encourages-refugee-children-learn-bulgarian-language" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/1055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>