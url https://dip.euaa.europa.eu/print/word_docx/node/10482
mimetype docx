--- v1 (2026-08-27)
+++ v2 (2026-08-28)
@@ -22,89 +22,77 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">SAR representative encourages refugee children to learn Bulgarian language</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During a visit of the Safe Zone at the Registration and Reception Centre in Ovcha Kupel, the Deputy Prime Minister and the SAR Chairman inspected the premises and met with children accommodated, namely 21 unaccompanied minors from Egypt and Syria. The SAR Chairman encouraged the children to learn the Bulgarian language, emphasising that education opens more opportunities in the country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (20 December, 2025), Иван Иванов към деца бежанци: Учете български език [Ivan Ivanov to refugee children: Learn Bulgarian language],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/1055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.12.2025</w:t>
       </w:r>
@@ -139,52 +127,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Integration, Applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -249,51 +237,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -406,51 +394,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7846B9CB"/>
+    <w:nsid w:val="465937B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -679,51 +667,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/sar-representative-encourages-refugee-children-learn-bulgarian-language" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/1055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/sar-representative-encourages-refugee-children-learn-bulgarian-language" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/1055" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>