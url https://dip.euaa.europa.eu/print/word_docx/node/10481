--- v0 (2026-07-06)
+++ v1 (2026-08-28)
@@ -13,88 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Denmark takes 200 quota refugees from Rwanda, Eritrea and Afghanistan zzzzzz</w:t>
+          <w:t xml:space="preserve">Denmark takes 200 quota refugees from Rwanda, Eritrea and Afghanistan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Denmark announced that will accept 200 quota refugees in line with the decision of 2025. The quota will include refugees from camps in Rwanda, as well as Eritrean and Afghan refugees who have fled to neighbouring countries. This decision is based in part on the historically low number of asylum applications Denmark has received in recent years. As in previous years, priority will be given to women and children. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Immigration and Integration | Udlændinge- og Integrationsministeriet (19 December, 2025), Danmark tager 200 kvoteflygtninge fra Rwanda, Eritrea og Afghanistan [Denmark decided on 200 quota refugees from Rwanda, Eritrea and Afghanistan],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://uim.dk/nyhedsarkiv/2025/december/danmark-tager-200-kvoteflygtninge-fra-rwanda-eritrea-og-afghanistan/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -223,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="21461F47"/>
+    <w:nsid w:val="D180C8D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -636,51 +671,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/denmark-takes-200-quota-refugees-rwanda-eritrea-and-afghanistan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uim.dk/nyhedsarkiv/2025/december/danmark-tager-200-kvoteflygtninge-fra-rwanda-eritrea-og-afghanistan/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>