--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -11,88 +11,90 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">From 1 January 2026, Norway will implement changes to several laws and regulations under the Ministry of Labour and Inclusion. For refugees, the introduction program will become more work-oriented and include formal education, with early work measures to ensure faster contact with the labour market. Program duration can be extended by one year to allow completion of secondary education or vocational training, and municipal responsibilities for program coordination are clarified. Oversight will be introduced to ensure quality in Norwegian language teaching and career guidance. Additionally, a new regulation for 2026 integrates funding for national resource centers into the law, requiring voluntary organizations to apply for grants to support integration activities such as language training, work readiness programs, and community support, which will indirectly benefit refugees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Inclusion | Arbeids- og inkluderingsdepartementet (19 December, 2025), Endringar i lover og reglar som trer i kraft 1. januar frå Arbeids- og inkluderingsdepartementet [Changes to laws and regulations entering into force on 1 January from the Ministry of Labour and Social Inclusion],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/endringar-i-lover-og-reglar-som-trer-i-kraft-1.-januar-fra-arbeids-og-inkluderingsdepartementet/id3142593/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -221,187 +223,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4197A7E9"/>
+    <w:nsid w:val="732E541F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -634,51 +669,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/endringar-i-lover-og-reglar-som-trer-i-kraft-1.-januar-fra-arbeids-og-inkluderingsdepartementet/id3142593/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>