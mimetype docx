--- v1 (2026-08-27)
+++ v2 (2026-08-28)
@@ -7,58 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">The Ministry of Labour and Inclusion will implement legislative changes which affect refugees</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">From 1 January 2026, Norway will implement changes to several laws and regulations under the Ministry of Labour and Inclusion. For refugees, the introduction program will become more work-oriented and include formal education, with early work measures to ensure faster contact with the labour market. Program duration can be extended by one year to allow completion of secondary education or vocational training, and municipal responsibilities for program coordination are clarified. Oversight will be introduced to ensure quality in Norwegian language teaching and career guidance. Additionally, a new regulation for 2026 integrates funding for national resource centers into the law, requiring voluntary organizations to apply for grants to support integration activities such as language training, work readiness programs, and community support, which will indirectly benefit refugees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
@@ -235,51 +237,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -392,51 +394,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="732E541F"/>
+    <w:nsid w:val="E4F90760"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -665,51 +667,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/endringar-i-lover-og-reglar-som-trer-i-kraft-1.-januar-fra-arbeids-og-inkluderingsdepartementet/id3142593/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/ministry-labour-and-inclusion-will-implement-legislative-changes-which-affect" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/endringar-i-lover-og-reglar-som-trer-i-kraft-1.-januar-fra-arbeids-og-inkluderingsdepartementet/id3142593/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>