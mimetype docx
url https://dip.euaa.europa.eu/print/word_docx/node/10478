--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,106 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Federal Council adopts negotiating mandate for selective participation in the EU Solidarity Mechanism zzzzzz</w:t>
+          <w:t xml:space="preserve">Federal Council adopts negotiating mandate for selective participation in the EU Solidarity Mechanism</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swiss Federal Council adopted a negotiating mandate for Switzerland’s selective participation in the EU’s solidarity mechanism under the EU Pact on Migration and Asylum. Parliament had previously approved the principle of participation, which now requires a formal arrangement with the EU to define how cooperation will work. Unlike EU member states, Switzerland will not be obliged to participate every year; it will decide annually whether to contribute and in what form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The planned arrangement with the EU will regulate the practical aspects of Switzerland’s participation without creating a permanent obligation. The Federal Council has approved the key parameters of this arrangement, subject to approval by the parliamentary foreign affairs committees, and the final agreement will be submitted to the Federal Assembly for approval.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (19 December, 2025), Le Conseil fédéral adopte le mandat de négociation en vue d’une participation de la Suisse au mécanisme de solidarité de l’UE [Federal Council adopts negotiating mandate for Switzerland's participation in the EU Solidarity Mechanism],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/ce4EYLbdZvKqan4p4WxUS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -241,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0253E37D"/>
+    <w:nsid w:val="F19A97E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -654,51 +690,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-adopts-negotiating-mandate-selective-participation-eu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/ce4EYLbdZvKqan4p4WxUS" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>