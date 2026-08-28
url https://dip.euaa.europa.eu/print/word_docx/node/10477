--- v0 (2026-07-06)
+++ v1 (2026-08-28)
@@ -13,95 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Children on the move in Greece: third briefing by the Greek Council for Refugees and Save the Children zzzzzz</w:t>
+          <w:t xml:space="preserve">Children on the move in Greece: third briefing by the Greek Council for Refugees and Save the Children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The third joint briefing by the Greek Council on Refugees and Save the Children was published in December 2025, focusing on children-related developments in asylum and migration for the period September-December 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In this third briefing, the two organisations continue reporting, among others, structural protection deficiencies, particularly for unaccompanied children. Reference is also made to the new joint ministerial decision on age assessment which, according to the briefing, represents a significant rollback compressing all steps into a single day, prioritising X-rays, reducing appeal deadlines to five days, presuming adulthood when medical tests are refused, and excluding children wrongly registered as adults from safeguards. The briefing also underlines challenges for young persons turning 18, who lose child-specific protection, but still need increased support to maintain prospects of well-being. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greek Council for Refugees | Ελληνικό Συμβούλιο για τους Πρόσφυγες (18 December, 2025), [Children on the Move in Greece – Brief #3],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gcr.gr/en/gcr-reports/item/paidia-poy-metakinoyntai-episkopisi-katastasis-3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9A70249D"/>
+    <w:nsid w:val="AE1FF7E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,51 +678,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/children-move-greece-third-briefing-greek-council-refugees-and-save-children" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcr.gr/en/gcr-reports/item/paidia-poy-metakinoyntai-episkopisi-katastasis-3/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>