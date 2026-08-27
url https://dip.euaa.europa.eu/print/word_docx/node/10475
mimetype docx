--- v0 (2026-07-06)
+++ v1 (2026-08-27)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Norway proposed new procedural rules for temporary collective protection zzzzzz</w:t>
+          <w:t xml:space="preserve">Norway proposed new procedural rules for temporary collective protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norway’s Ministry of Justice and Public Security has proposed new procedural rules for temporary collective protection to make immigration administration more efficient, particularly as the scheme is phased out. Key proposals include removing the right to appeal refusals to extend collective protection, although individuals can still request reopening of their original asylum application. The UDI may skip asylum interviews if country information and past practice indicate a high likelihood of rejection, which could affect many Ukrainian applicants. Additionally, those transitioning from collective protection to ordinary asylum procedures could be granted temporary work rights until their applications are decided, unlike under current rules. The proposals aim to speed up case processing and reduce costs for reception centres and benefits, with a consultation deadline of 30 January 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Justice and Public Security | Justis- og beredskapsdepartementet (18 December, 2025), Forslag om nye saksbehandlingsregler for midlertidig kollektiv beskyttelse [Proposal for new procedural rules for temporary collective protection],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/forslag-om-nye-saksbehandlingsregler-for-midlertidig-kollektiv-beskyttelse/id3143842/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="390CEDD6"/>
+    <w:nsid w:val="B36F693E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/norway-proposed-new-procedural-rules-temporary-collective-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/forslag-om-nye-saksbehandlingsregler-for-midlertidig-kollektiv-beskyttelse/id3143842/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/norway-proposed-new-procedural-rules-temporary-collective-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/forslag-om-nye-saksbehandlingsregler-for-midlertidig-kollektiv-beskyttelse/id3143842/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>