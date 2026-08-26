--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UDI resumes processing of asylum applications from Syria zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">UDI resumes processing of asylum applications from Syria</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 24 June 2025, the Ministry of Justice and Public Security decided to pause the processing of applications for protection from people from Syria for up to six months.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This was because the situation in Syria was very unclear after the fall of the regime in the country. The Ministry has now decided that this suspension will not be extended.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Like most other countries in Europe, Norway will now again start processing Syrian asylum applications.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -86,54 +76,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The UDI will start interviewing Syrians in January, but because the situation has changed a lot in the country, there will be new information and new assessments in the cases. Therefore, it may take longer to process the cases, especially in the beginning. It may also take longer before you get an answer after being interviewed than has been usual in the past.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norwegian Directorate of Immigration | Utlendingsdirektoratet (18 December, 2025), UDI gjenopptar behandlingen av asylsøknader fra Syria [UDI resumes processing of asylum applications from Syria - UDI],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.udi.no/aktuelt/udi-gjenopptar-behandlingen-av-asylsoknader-fra-syria/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -164,52 +155,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Assessment of applications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -262,187 +253,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="76BF803B"/>
+    <w:nsid w:val="D6F18D83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -671,55 +695,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-resumes-processing-asylum-applications-syria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/udi-gjenopptar-behandlingen-av-asylsoknader-fra-syria/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-resumes-processing-asylum-applications-syria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/udi-gjenopptar-behandlingen-av-asylsoknader-fra-syria/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>