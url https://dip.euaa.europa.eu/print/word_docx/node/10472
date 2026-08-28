--- v0 (2026-07-07)
+++ v1 (2026-08-28)
@@ -13,99 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Norway revised the instructions on cases where refugees travelled to their home country zzzzzz</w:t>
+          <w:t xml:space="preserve">Norway revised the instructions on cases where refugees travelled to their home country</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Justice and Public Security issued instructions under the Aliens Act which allows the ministry to give the Norwegian Directorate of Immigration (UDI) general instructions on legal interpretation, discretion, and case prioritisation. This instruction addresses cases where a recognized refugee has travelled to their home country in violation of the conditions of their residence permit in Norway. It replaces GI-01/2016 and includes updates based on recent case law and UDI’s request for clarification of certain issues.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Justice and Public Security | Justis- og beredskapsdepartementet (18 December, 2025), GI-11/2025 – revidert instruks om tolking av utlendingsloven §§ 37 og 63 når flyktningen har reist til hjemlandet i strid med forutsetningene for opphold i Norge [GI-11/2025 – revised instructions on the interpretation of Sections 37 and 63 of the Immigration Act when the refugee has travelled to his or her home country in violation of the prerequisites for residence in Norway],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/dokumenter/gi-112025-revidert-instruks-om-tolking-av-utlendingsloven-37-og-63-nar-flyktningen-har-reist-til-hjemlandet-i-strid-med-forutsetningene-for-opphold-i-norge/id3143692/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -234,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2699DC74"/>
+    <w:nsid w:val="39ECF7E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -647,51 +683,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/norway-revised-instructions-cases-where-refugees-travelled-their-home-country" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/dokumenter/gi-112025-revidert-instruks-om-tolking-av-utlendingsloven-37-og-63-nar-flyktningen-har-reist-til-hjemlandet-i-strid-med-forutsetningene-for-opphold-i-norge/id3143692/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>