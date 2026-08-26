--- v0 (2026-06-17)
+++ v1 (2026-08-26)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">EU Parliament and Council reach agreement on safe third country zzzzzz</w:t>
+          <w:t xml:space="preserve">EU Parliament and Council reach agreement on safe third country rules</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The European Parliament (LIBE Committee) and the Council have reached a political agreement to update the Safe Third Country rules of the Asylum Procedure Regulation, part of the EU Migration and Asylum Pact.</w:t>
+        <w:t xml:space="preserve">The European Parliament (LIBE Committee) and the Council have reached a political agreement to update the safe third country rules of the Asylum Procedure Regulation, part of the EU Migration and Asylum Pact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The new rules allow member states to declare asylum applications inadmissible if a non-EU country is considered safe for the applicant, based on a connection to that country, transit through it, or the existence of an agreement for examining asylum claims. Unaccompanied minors are exempt when the rules are applied through such agreements. Appeals against inadmissibility decisions will not automatically suspend returns.</w:t>
+        <w:t xml:space="preserve">The new rules allow Member States to declare asylum applications inadmissible if a non-EU country is considered safe for the applicant, based on a connection to that country, transit through it or the existence of an agreement for examining asylum claims. Unaccompanied minors are exempt when the rules are applied through such agreements. Appeals against inadmissibility decisions will not automatically suspend returns.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The agreement now requires formal adoption and will apply from 12 June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Parliament (18 December, 2025), [Asylum: Parliament and Council reach a deal to update safe third country rules],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.europarl.europa.eu/news/en/press-room/20251215IPR32222/asylum-parliament-and-council-reach-a-deal-to-update-safe-third-country-rules</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -135,56 +149,56 @@
         </w:rPr>
         <w:t xml:space="preserve">Thematic area(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Safe country concept, Pact on Migration and Asylum, Asylum Procedure Regulation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Policy</w:t>
+        <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D1F4B6C1"/>
+    <w:nsid w:val="9F2AD3AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/eu-parliament-and-council-reach-agreement-safe-third-country" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europarl.europa.eu/news/en/press-room/20251215IPR32222/asylum-parliament-and-council-reach-a-deal-to-update-safe-third-country-rules" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/eu-parliament-and-council-reach-agreement-safe-third-country-rules" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europarl.europa.eu/news/en/press-room/20251215IPR32222/asylum-parliament-and-council-reach-a-deal-to-update-safe-third-country-rules" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>