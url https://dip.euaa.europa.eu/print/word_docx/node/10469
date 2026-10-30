--- v1 (2026-08-28)
+++ v2 (2026-10-30)
@@ -22,84 +22,96 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">State Secretariat for Migration will pilot new accommodation model</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Starting in summer 2026, the State Secretariat for Migration (SEM) will pilot a new accommodation model aimed at relieving pressure on federal asylum centres (FACs). As part of the pilot, asylum seekers whose behaviour disrupts the functioning of a centre will be housed in a designated area within the same facility, with adapted security arrangements but equal access to activities and outings. The objective is to improve conditions for the vast majority of asylum seekers who behave appropriately, while allowing for a more flexible and less restrictive management of shared spaces.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The six-month pilot will be conducted at the Pasture site (TI) and the Flumenthal site (SO). If successful, the model may be rolled out across all asylum regions in Switzerland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (17 December, 2025), Nouveau plan d’hébergement pour soulager les centres fédéraux pour requérants d’asile [New accommodation plan to relieve federal asylum centres],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/SYZLDpOKGFu0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.12.2025</w:t>
       </w:r>
@@ -134,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -244,51 +256,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -401,51 +413,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="663ABB5F"/>
+    <w:nsid w:val="09AED148"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -674,51 +686,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/state-secretariat-migration-will-pilot-new-accommodation-model" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/SYZLDpOKGFu0" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/state-secretariat-migration-will-pilot-new-accommodation-model" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/SYZLDpOKGFu0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>