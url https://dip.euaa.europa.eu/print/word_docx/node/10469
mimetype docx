--- v0 (2026-07-07)
+++ v1 (2026-08-28)
@@ -13,95 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">State Secretariat for Migration will pilot new accommodation model zzzzzz</w:t>
+          <w:t xml:space="preserve">State Secretariat for Migration will pilot new accommodation model</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Starting in summer 2026, the State Secretariat for Migration (SEM) will pilot a new accommodation model aimed at relieving pressure on federal asylum centres (FACs). As part of the pilot, asylum seekers whose behaviour disrupts the functioning of a centre will be housed in a designated area within the same facility, with adapted security arrangements but equal access to activities and outings. The objective is to improve conditions for the vast majority of asylum seekers who behave appropriately, while allowing for a more flexible and less restrictive management of shared spaces.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The six-month pilot will be conducted at the Pasture site (TI) and the Flumenthal site (SO). If successful, the model may be rolled out across all asylum regions in Switzerland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (17 December, 2025), Nouveau plan d’hébergement pour soulager les centres fédéraux pour requérants d’asile [New accommodation plan to relieve federal asylum centres],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/SYZLDpOKGFu0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="798E183D"/>
+    <w:nsid w:val="663ABB5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,51 +678,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/state-secretariat-migration-will-pilot-new-accommodation-model" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/SYZLDpOKGFu0" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>