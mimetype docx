--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Asylum statistics for November 2025 zzzzzz</w:t>
+          <w:t xml:space="preserve">Asylum statistics for November 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In November 2025, Switzerland recorded the usual seasonal decline in asylum applications. The State Secretariat for Migration (SEM) registered 2,247 new asylum applications, representing a decrease of 15% compared with October 2025 and 3.4% compared with November 2024. Over the first eleven months of 2025, a total of 23,767 asylum applications were submitted, down 8.1% from the same period in the previous year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Afghanistan remained the main country of origin with 484 applications in November, followed by Eritrea (291), Somalia (225), Algeria (214) and Turkey (165). Of the total applications, 1,838 were primary applications, down 17.9% compared with October 2025 and 6.7% compared with November 2024, while 409 were secondary applications related to births, family reunification or multiple applications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the same month, SEM issued first-instance decisions in 2,617 cases, granting asylum in 520 of them. In addition, 873 people without the right to stay left Switzerland under official supervision: 525 departed voluntarily, while 348 were returned under police escort either to their country of origin, to the responsible Dublin state, or to a third country.</w:t>
       </w:r>
@@ -80,51 +82,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (17 December, 2025), Asile : statistiques de novembre 2025 [Asylum: November 2025 statistics],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/otWEIrERiel0XD9e5a6s8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -253,187 +256,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F1710295"/>
+    <w:nsid w:val="74699DC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -666,51 +702,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/asylum-statistics-november-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/otWEIrERiel0XD9e5a6s8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>