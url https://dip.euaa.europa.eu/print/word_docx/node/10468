--- v1 (2026-08-27)
+++ v2 (2026-08-27)
@@ -22,108 +22,96 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum statistics for November 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In November 2025, Switzerland recorded the usual seasonal decline in asylum applications. The State Secretariat for Migration (SEM) registered 2,247 new asylum applications, representing a decrease of 15% compared with October 2025 and 3.4% compared with November 2024. Over the first eleven months of 2025, a total of 23,767 asylum applications were submitted, down 8.1% from the same period in the previous year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Afghanistan remained the main country of origin with 484 applications in November, followed by Eritrea (291), Somalia (225), Algeria (214) and Turkey (165). Of the total applications, 1,838 were primary applications, down 17.9% compared with October 2025 and 6.7% compared with November 2024, while 409 were secondary applications related to births, family reunification or multiple applications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the same month, SEM issued first-instance decisions in 2,617 cases, granting asylum in 520 of them. In addition, 873 people without the right to stay left Switzerland under official supervision: 525 departed voluntarily, while 348 were returned under police escort either to their country of origin, to the responsible Dublin state, or to a third country.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (17 December, 2025), Asile : statistiques de novembre 2025 [Asylum: November 2025 statistics],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/otWEIrERiel0XD9e5a6s8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.12.2025</w:t>
       </w:r>
@@ -158,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, First instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -425,51 +413,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="74699DC2"/>
+    <w:nsid w:val="576FCE08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +686,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/asylum-statistics-november-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/otWEIrERiel0XD9e5a6s8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/asylum-statistics-november-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/otWEIrERiel0XD9e5a6s8" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>