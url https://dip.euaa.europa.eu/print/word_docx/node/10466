--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,99 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">NOAS and the UN Liaison Office published comments on Norway's asylum and migration policy zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">NOAS and the UN Liaison Office published comments on Norway's asylum and migration policy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The NGO NOAS and the UN Liaison Office wrote an article on Norway’s tightening of the asylum and immigration fields. They warned against weakening fundamental rights in line with some European countries. The piece criticizes domestic political pressures against the UN Refugee Convention, including reducing quota refugees and proposals to outsource responsibility to third countries, which risk undermining the asylum system. The article stresses the importance of maintaining the spirit of the Refugee Convention, adapting it to modern contexts without compromising core protections.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norwegian Organisation for Asylum Seekers | Norsk organisasjon for asylsøkere (16 December, 2025), Består du asyl-testen, Støre? [Do you pass the asylum test, Støre?],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.noas.no/bestar-du-asyl-testen-store/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -136,52 +127,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -234,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C54C8C5C"/>
+    <w:nsid w:val="1AD78EFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,55 +667,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/noas-and-un-liaison-office-published-comments-norways-asylum-and-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.noas.no/bestar-du-asyl-testen-store/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/noas-and-un-liaison-office-published-comments-norways-asylum-and-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.noas.no/bestar-du-asyl-testen-store/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>