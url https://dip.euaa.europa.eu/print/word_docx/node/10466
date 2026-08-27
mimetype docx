--- v1 (2026-08-26)
+++ v2 (2026-08-27)
@@ -237,51 +237,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -394,51 +394,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1AD78EFA"/>
+    <w:nsid w:val="DF6F767B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>