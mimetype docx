--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Providus published a compendium on migration, which included conclusions on asylum zzzzzz</w:t>
+          <w:t xml:space="preserve">Providus published a compendium on migration, which included conclusions on asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The think tank Providus published the “Compendium "Migration policy without a compass: data and procedures are there; there is no strategy", which include conclusions on asylum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It noted that an increase in asylum applications in the past 9 years, especially in 2023. The main countries of origin of asylum seekers were Syria, Afghanistan, Iran, India and Iraq. While the number of persons granted refugee and subsidiary protection has increased since 2020, it remains below earlier peak levels.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A major driver of recent migration dynamics is the arrival of Ukrainian civilians, who have received the largest share of temporary residence permits for temporary protection since 2022 following Russia’s full-scale invasion of Ukraine.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -71,51 +72,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public Policy Centre Providus | Sabiedriskās politikas centrs Providus (12 December, 2025), Apkopojums “Migrācijas politika bez kompasa: dati un procedūras ir, stratēģijas nav” [Compendium "Migration policy without a compass: data and procedures are there, there is no strategy"],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://providus.lv/raksti/migracijas-politika-bez-kompasa-dati-un-proceduras-ir-strategijas-nav/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -244,187 +246,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="51F230CF"/>
+    <w:nsid w:val="2BFCA577"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,51 +692,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/providus-published-compendium-migration-which-included-conclusions-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providus.lv/raksti/migracijas-politika-bez-kompasa-dati-un-proceduras-ir-strategijas-nav/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>