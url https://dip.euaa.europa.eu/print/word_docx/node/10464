--- v2 (2026-08-26)
+++ v3 (2026-10-14)
@@ -22,67 +22,55 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">French National Assembly adopts draft law to better protect unaccompanied minors from homelessness and to provide better access to education</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The French National Assembly adopted a </w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">draft law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> at first reading on 11 December 2025 aiming for the better protection of unaccompanied minors and for their better access to temporary emergency accommodation and education.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The proposed law provides for the inclusion in law of a presumption of minority for unaccompanied foreign minors on French territory. Appeals against decisions refusing minority status will have suspensive effect. Temporary emergency accommodation for minors will be maintained throughout the proceedings, pending a final court decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Members of the National Assembly tabled amendments to the for the guaranteed access to education for unaccompanied minors, even if the minority status is still under the appeal procedure.</w:t>
@@ -108,51 +96,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">According to a recent barometer study published by UNICEF France, the amount of children without adequate accommodation increased up to 30% since 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government | Gouvernement (12 December, 2025), Proposition de loi visant à protéger les mineurs isolés et à lutter contre le sans-abrisme [Draft law to better protect unaccompanied minors from homelessness],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.vie-publique.fr/loi/301321-mineurs-isoles-mineurs-non-accompagnes-sans-abrisme-proposition-de-loi#</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.12.2025</w:t>
       </w:r>
@@ -187,52 +175,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Material reception conditions, Content of protection, Integration, Applicants with special needs, Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -297,51 +285,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -454,51 +442,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9B881867"/>
+    <w:nsid w:val="0FF23BC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -727,51 +715,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/french-national-assembly-adopts-draft-law-better-protect-unaccompanied-minors" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assemblee-nationale.fr/dyn/17/textes/l17b2021_proposition-loi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/loi/301321-mineurs-isoles-mineurs-non-accompagnes-sans-abrisme-proposition-de-loi#" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/french-national-assembly-adopts-draft-law-better-protect-unaccompanied-minors" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assemblee-nationale.fr/dyn/17/textes/l17b2021_proposition-loi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/loi/301321-mineurs-isoles-mineurs-non-accompagnes-sans-abrisme-proposition-de-loi#" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>