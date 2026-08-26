--- v0 (2026-07-06)
+++ v1 (2026-08-26)
@@ -13,66 +13,80 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">French National Assembly adopts draft law to better protect unaccompanied minors from homelessness and to provide better access to education zzzzzz</w:t>
+          <w:t xml:space="preserve">French National Assembly adopts draft law to better protect unaccompanied minors from homelessness and to provide better access to education</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The French National Assembly adopted a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">draft law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> at first reading on 11 December 2025 aiming for the better protection of unaccompanied minors and for their better access to temporary emergency accommodation and education.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The proposed law provides for the inclusion in law of a presumption of minority for unaccompanied foreign minors on French territory. Appeals against decisions refusing minority status will have suspensive effect. Temporary emergency accommodation for minors will be maintained throughout the proceedings, pending a final court decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Members of the National Assembly tabled amendments to the for the guaranteed access to education for unaccompanied minors, even if the minority status is still under the appeal procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -94,54 +108,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">According to a recent barometer study published by UNICEF France, the amount of children without adequate accommodation increased up to 30% since 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government | Gouvernement (12 December, 2025), Proposition de loi visant à protéger les mineurs isolés et à lutter contre le sans-abrisme [Draft law to better protect unaccompanied minors from homelessness],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.vie-publique.fr/loi/301321-mineurs-isoles-mineurs-non-accompagnes-sans-abrisme-proposition-de-loi#</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -172,52 +187,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Material reception conditions, Content of protection, Integration, Applicants with special needs, Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -270,187 +285,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="103FF1AB"/>
+    <w:nsid w:val="393D477E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -679,55 +727,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/french-national-assembly-adopts-draft-law-better-protect-unaccompanied-minors" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assemblee-nationale.fr/dyn/17/textes/l17b2021_proposition-loi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/loi/301321-mineurs-isoles-mineurs-non-accompagnes-sans-abrisme-proposition-de-loi#" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/french-national-assembly-adopts-draft-law-better-protect-unaccompanied-minors" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assemblee-nationale.fr/dyn/17/textes/l17b2021_proposition-loi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/loi/301321-mineurs-isoles-mineurs-non-accompagnes-sans-abrisme-proposition-de-loi#" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>