--- v1 (2026-08-26)
+++ v2 (2026-08-26)
@@ -454,51 +454,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="393D477E"/>
+    <w:nsid w:val="9B881867"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>