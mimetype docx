--- v0 (2026-07-06)
+++ v1 (2026-08-26)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">SAR representative participates in a workshop on the protection of unaccompanied minors zzzzzz</w:t>
+          <w:t xml:space="preserve">SAR representative participates in a workshop on the protection of unaccompanied minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Director of Social Work and Adaptation represented the State Agency for Refugees under the Council of Ministers in a working held in Rome on aspects related to unaccompanied refugee children and the exchange of good practices for their protection. The workshop was organised by UNICEF and the Italian government within the framework of preparation for implementation of the Pact on Migration and Asylum in 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The discussions centered around the experiences of children who migrated to Europe alone, without a legal guardian and participants learned about a safe welcome to these children, mental health support and ways to increase the effectiveness of protection systems.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Milena Madjirska, the SAR's representative, shared in her intervention information about quality standards or assessment tools which have proven effective in improving reception conditions and ensuring consistent care across all accommodation structures and forms. She also referred to coordination mechanisms which best support cooperation between migration officers, child protection authorities and service providers in managing cases of unaccompanied children. She also emphasis that the engagement of unaccompanied minors can have a meaningful impact on decisions and integration into reception, including through feedback mechanisms.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (11 December, 2025), Държавната агенция за бежанците с участие в работна среща в Рим за защита на непридружени деца бежанци [The State Agency for Refugees participates in a workshop in Rome on the protection of unaccompanied refugee children],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/1039</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Unaccompanied minors, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FF8BFE78"/>
+    <w:nsid w:val="44470C6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/sar-representative-participates-workshop-protection-unaccompanied-minors" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/1039" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/sar-representative-participates-workshop-protection-unaccompanied-minors" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/1039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>