--- v0 (2026-07-06)
+++ v1 (2026-08-27)
@@ -13,95 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Refugee Support Aegean publishes overview of conditions in reception facilities zzzzzz</w:t>
+          <w:t xml:space="preserve">Refugee Support Aegean publishes overview of conditions in reception facilities</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On the occasion of the Human Rights Day, Refugee Support Aegean published an updated overview of conditions in reception facilities across mainland Greece. According to the accompanying press release, the findings “highlight systematic gaps in shelter and living conditions, insufficient to non-existent access to essential services such as interpretation, transportation and social support for vulnerable individuals, an ongoing failure on the part of the state to provide the cash assistance required by law, and a lack of basic necessities”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugee Support Aegean (10 December, 2025), [Human Rights Day: The unseen reality of refugee camps in Greece],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rsaegean.org/en/human-rights-day-the-unseen-reality-of-refugee-camps-in-greece/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1FA620A0"/>
+    <w:nsid w:val="81D4C0D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,51 +678,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/refugee-support-aegean-publishes-overview-conditions-reception-facilities" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsaegean.org/en/human-rights-day-the-unseen-reality-of-refugee-camps-in-greece/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>