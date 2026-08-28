--- v1 (2026-08-27)
+++ v2 (2026-08-28)
@@ -22,84 +22,96 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Support Aegean publishes overview of conditions in reception facilities</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On the occasion of the Human Rights Day, Refugee Support Aegean published an updated overview of conditions in reception facilities across mainland Greece. According to the accompanying press release, the findings “highlight systematic gaps in shelter and living conditions, insufficient to non-existent access to essential services such as interpretation, transportation and social support for vulnerable individuals, an ongoing failure on the part of the state to provide the cash assistance required by law, and a lack of basic necessities”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugee Support Aegean (10 December, 2025), [Human Rights Day: The unseen reality of refugee camps in Greece],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rsaegean.org/en/human-rights-day-the-unseen-reality-of-refugee-camps-in-greece/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.12.2025</w:t>
       </w:r>
@@ -134,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -244,51 +256,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -401,51 +413,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="81D4C0D6"/>
+    <w:nsid w:val="1DCA9C1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -674,51 +686,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/refugee-support-aegean-publishes-overview-conditions-reception-facilities" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsaegean.org/en/human-rights-day-the-unseen-reality-of-refugee-camps-in-greece/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/refugee-support-aegean-publishes-overview-conditions-reception-facilities" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsaegean.org/en/human-rights-day-the-unseen-reality-of-refugee-camps-in-greece/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>