--- v0 (2026-07-07)
+++ v1 (2026-08-28)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Iceland updates the renewal process of residence permits for beneficiaries of temporary protection zzzzzz</w:t>
+          <w:t xml:space="preserve">Iceland updates the renewal process of residence permits for beneficiaries of temporary protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In view of the decision of the Minister of Justice on the application of the provisions of the law on collective protection in connection with mass departure from Ukraine is valid until March 2, 2027, Iceland announced that residence permits issued on the basis of such protection and expiring in 2026 will be automatically extended for one year, but no longer than until March 2, 2027.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the announcement of the Directorate of Immigration, residence permits for Ukrainians in Iceland under collective protection are valid until March 2, 2027 and will be automatically extended for one year if they expire in 2026. No new photo is required for the renewal of residence permit, and any existing photo appointments should be cancelled. Holders will receive an SMS/email with details on when and where to collect their new card. If a person cannot attend, a scheduled appointment to pick up the renewed residence permits shall contact mot@utl.is. Failing to pick up the card will be treated as leaving Iceland and the residency registration will be revoked.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Directorate of Immigration | Útlendingastofnun (10 December, 2025), Продовження дозволів на проживання на підставі захисту у зв’язку з масовим виїздом з України [Extension of residence permits on the basis of protection in connection with mass departure from Ukraine],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://island.is/en/o/directorate-of-immigration/news/prodovzhennya-dozvoliv-na-prozhivannya-na-pidstavi-zakhistu-u-zvyazku-z-2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4F9FB19D"/>
+    <w:nsid w:val="FF58FEC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/iceland-updates-renewal-process-residence-permits-beneficiaries-temporary" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/en/o/directorate-of-immigration/news/prodovzhennya-dozvoliv-na-prozhivannya-na-pidstavi-zakhistu-u-zvyazku-z-2026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/iceland-updates-renewal-process-residence-permits-beneficiaries-temporary" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/en/o/directorate-of-immigration/news/prodovzhennya-dozvoliv-na-prozhivannya-na-pidstavi-zakhistu-u-zvyazku-z-2026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>