--- v0 (2026-07-06)
+++ v1 (2026-08-26)
@@ -13,107 +13,110 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government replies to findings and recommendations of CPT report zzzzzz</w:t>
+          <w:t xml:space="preserve">Government replies to findings and recommendations of CPT report</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government provided responses to the findings and recommendations made by the CPT during its April 2025 visit to Cyprus. It outlines the measures to address the issues that were raised, highlights ongoing reforms and reaffirms Cyprus’ commitment to uphold the highest standards of humane treatment and the rule of law. The government requested the response to be published.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The CPT’s report on the 2025 visit to Cyprus is set out in document </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">CPT/Inf (2025) 39</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Council of Europe, European Committee for the Prevention of Torture and Inhuman or Degrading Treatment or Punishment (10 December, 2025), [Response of the Government of Cyprus to the report of the European Committee for the Prevention of Torture and Inhuman or Degrading Treatment or Punishment (CPT) on its visit to Cyprus from 1 to 4 April 2025],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rm.coe.int/488029b2a9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -242,187 +245,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="10C6D622"/>
+    <w:nsid w:val="AC4B8B10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -655,51 +691,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/government-replies-findings-and-recommendations-cpt-report" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teams.microsoft.com/l/message/19:0567019b-371c-4bc1-8fd8-6ca1c4b007e2_831b295f-1849-4c13-af53-a8563320efd3@unq.gbl.spaces/1771579863548?context=%7B%22contextType%22%3A%22chat%22%7D" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/488029b2a9" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>