--- v0 (2026-07-06)
+++ v1 (2026-08-26)
@@ -13,99 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UDI rejected the asylum applications of the of Norway cup defectors zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">UDI rejected the asylum applications of the of Norway cup defectors</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fourteen Ethiopian participants in the 2025 Norway Cup football tournament who left their teams and applied for asylum in Norway have had their applications rejected by the Norwegian Directorate of Immigration (UDI). The authorities assessed each case individually and concluded that the applicants did not meet the criteria for asylum. UDI stated that there were no sufficient protection or humanitarian grounds to grant asylum and that, in line with the best interests of the child, the applicants should be returned to their parents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norwegian Directorate of Immigration | Utlendingsdirektoratet (9 December, 2025), Norway Cup-avhoppere fikk ikke asyl [Norway Cup defectors were not granted asylum],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.udi.no/aktuelt/norway-cup-avhoppere-fikk-ikke-asyl/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">09.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -136,52 +127,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, First instance determination, Applicants with special needs, Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -234,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4A5DB99C"/>
+    <w:nsid w:val="64C65C12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,55 +667,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-rejected-asylum-applications-norway-cup-defectors" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/norway-cup-avhoppere-fikk-ikke-asyl/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-rejected-asylum-applications-norway-cup-defectors" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/norway-cup-avhoppere-fikk-ikke-asyl/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>